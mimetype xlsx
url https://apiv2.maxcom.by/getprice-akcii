--- v0 (2026-07-01)
+++ v1 (2026-08-16)
@@ -14,62 +14,62 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Акции" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="879">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="904">
   <si>
     <t>ПРАЙС АКЦИОННЫХ ТОВАРОВ</t>
   </si>
   <si>
     <t>ООО «Максском Электро» · https://www.maxcom.by</t>
   </si>
   <si>
     <t>Тел.: +375 17 336-72-66, +375 29 336-72-66</t>
   </si>
   <si>
-    <t>Цены актуальны на 01.07.2026</t>
+    <t>Цены актуальны на 16.08.2026</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена акции без НДС, BYN</t>
   </si>
   <si>
     <t>Цена акции с НДС, BYN</t>
   </si>
   <si>
     <t>Старая цена, BYN</t>
   </si>
@@ -103,194 +103,194 @@
   <si>
     <t>под заказ</t>
   </si>
   <si>
     <t>MAD10-2-032-C-030</t>
   </si>
   <si>
     <t>KARAT Диф. автомат АД12 2P 32А 30мА тип AC IEK</t>
   </si>
   <si>
     <t>в наличии: 1</t>
   </si>
   <si>
     <t>MAD10-2-040-C-030</t>
   </si>
   <si>
     <t>KARAT Диф. автомат АД12 2P 40А 30мА тип AC IEK</t>
   </si>
   <si>
     <t>MAD10-2-063-C-100</t>
   </si>
   <si>
     <t>KARAT Диф. автомат АД12 2P 63А 100мА тип AC IEK</t>
   </si>
   <si>
+    <t>в наличии: 2</t>
+  </si>
+  <si>
+    <t>SQ0221-0005</t>
+  </si>
+  <si>
+    <t>TDM ELECTRIC</t>
+  </si>
+  <si>
+    <t>Диф. автомат АД-2 2Р 63А  30мА, SQ0221-0005, TDM, Ввезен из РФ</t>
+  </si>
+  <si>
+    <t>в наличии: 3</t>
+  </si>
+  <si>
+    <t>DA32-25-30-pro</t>
+  </si>
+  <si>
+    <t>EKF</t>
+  </si>
+  <si>
+    <t>Дифференциальный автомат АД-32 1P+N 25А/30мА (хар. C, AC, электронный, защита 270В) 4,5кА EKF PROxima,</t>
+  </si>
+  <si>
+    <t>в наличии: 58</t>
+  </si>
+  <si>
+    <t>MVA40-3-010-C</t>
+  </si>
+  <si>
+    <t>KARAT Авт. выкл. ВА47-100 3P C 10А 10кА IEK</t>
+  </si>
+  <si>
+    <t>MVA20-1-002-D</t>
+  </si>
+  <si>
+    <t>KARAT Авт. выкл. ВА47-29 1P D 2А 4,5кА IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 116</t>
+  </si>
+  <si>
+    <t>MVA20-2-001-C</t>
+  </si>
+  <si>
+    <t>KARAT Авт. выкл. ВА47-29 2P C 1А 4,5кА IEK</t>
+  </si>
+  <si>
+    <t>MVA20-3-013-D</t>
+  </si>
+  <si>
+    <t>KARAT Авт. выкл. ВА47-29 3P D 13А 4,5кА IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 27</t>
+  </si>
+  <si>
+    <t>MVA20-3-001-D</t>
+  </si>
+  <si>
+    <t>KARAT Авт. выкл. ВА47-29 3P D 1А 4,5кА IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 42</t>
+  </si>
+  <si>
+    <t>MVA20-4-020-C</t>
+  </si>
+  <si>
+    <t>KARAT Авт. выкл. ВА47-29 4P C 20А 4,5кА IEK</t>
+  </si>
+  <si>
+    <t>MVA25-1-020-C</t>
+  </si>
+  <si>
+    <t>GENERICA</t>
+  </si>
+  <si>
+    <t>Авт. выкл. ВА47-29 1Р 20А 4,5кА х-ка С GENERICA</t>
+  </si>
+  <si>
+    <t>MVA25-1-032-C</t>
+  </si>
+  <si>
+    <t>Авт. выкл. ВА47-29 1Р 32А 4,5кА х-ка С GENERICA, MVA25-1-032-C, ИЭК,</t>
+  </si>
+  <si>
+    <t>в наличии: 363</t>
+  </si>
+  <si>
+    <t>MVA25-1-040-C</t>
+  </si>
+  <si>
+    <t>Авт. выкл. ВА47-29 1Р 40А 4,5кА х-ка С GENERICA, MVA25-1-040-C, ИЭК,</t>
+  </si>
+  <si>
+    <t>в наличии: 9</t>
+  </si>
+  <si>
+    <t>MVA25-1-063-C</t>
+  </si>
+  <si>
+    <t>Авт. выкл. ВА47-29 1Р 63А 4,5кА х-ка С GENERICA, MVA25-1-063-C, ИЭК,</t>
+  </si>
+  <si>
+    <t>в наличии: 28</t>
+  </si>
+  <si>
+    <t>MVA25-2-020-C</t>
+  </si>
+  <si>
+    <t>Авт. выкл. ВА47-29 2Р 20А 4,5кА х-ка С GENERICA</t>
+  </si>
+  <si>
+    <t>в наличии: 13</t>
+  </si>
+  <si>
+    <t>MVA25-2-063-C</t>
+  </si>
+  <si>
+    <t>Авт. выкл. ВА47-29 2Р 63А 4,5кА х-ка С GENERICA, MVA25-2-063-C, ИЭК, Ввезен из  РФ</t>
+  </si>
+  <si>
+    <t>в наличии: 87</t>
+  </si>
+  <si>
+    <t>MVA25-3-006-C</t>
+  </si>
+  <si>
+    <t>Авт. выкл. ВА47-29 3Р 6А 4,5кА х-ка С GENERICA</t>
+  </si>
+  <si>
+    <t>в наличии: 7</t>
+  </si>
+  <si>
+    <t>M636310C</t>
+  </si>
+  <si>
+    <t>Авт. выкл. ВА 47-63N 3P 10А (C) 6кА PROXIMA EKF</t>
+  </si>
+  <si>
     <t>в наличии: 5</t>
   </si>
   <si>
-    <t>SQ0221-0005</t>
-[...139 lines deleted...]
-  <si>
     <t>M636306C</t>
   </si>
   <si>
     <t>Авт. выкл. ВА 47-63N 3P 6А (C) 6кА PROXIMA EKF</t>
   </si>
   <si>
     <t>MVA20-1-050-B.</t>
   </si>
   <si>
     <t>Авт. выкл. ВА47-29 1Р 50А 4,5кА х-ка В, MVA20-1-050-B, ИЭК, Ввезен из Китая</t>
   </si>
   <si>
     <t>MVA20-2-010-D.</t>
   </si>
   <si>
     <t>Авт. выкл. ВА47-29 2Р  10А 4,5кА х-ка D ИЭК, MVA20-2-010-D, Ввезен из Китая</t>
   </si>
   <si>
     <t>в наличии: 10</t>
   </si>
   <si>
     <t>MVA20-2-013-D.</t>
   </si>
   <si>
     <t>Авт. выкл.ВА47-29 2Р 13А 4,5кА х-ка D ИЭК, MVA20-2-013-D, Ввезен из Китая</t>
@@ -301,2358 +301,2434 @@
   <si>
     <t>MVA20-2-005-D.</t>
   </si>
   <si>
     <t>Авт. выкл. ВА47-29 2Р 5А 4.5кА х-ка D ИЭК, MVA20-2-005-D, Ввезен из Китая</t>
   </si>
   <si>
     <t>в наличии: 4</t>
   </si>
   <si>
     <t>MVA20-3-001-D.</t>
   </si>
   <si>
     <t>Авт. выкл. ВА47-29 (1А 3Р "D"), Китай</t>
   </si>
   <si>
     <t>в наличии: 54</t>
   </si>
   <si>
     <t>mcb4763-1-25C-pro</t>
   </si>
   <si>
     <t>Автоматический выключатель 1P 25А (C) 4,5kA ВА 47-63 EKF PROxima,</t>
   </si>
   <si>
+    <t>в наличии: 39</t>
+  </si>
+  <si>
+    <t>M636140C</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель 1P 40А (C) 6кА ВА 47-63N EKF PROxima,</t>
+  </si>
+  <si>
+    <t>в наличии: 32</t>
+  </si>
+  <si>
+    <t>M636150C</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель 1P 50А (C) 6кА ВА 47-63N EKF PROxima,</t>
+  </si>
+  <si>
+    <t>M636210C</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель 2P 10А (C) 6кА ВА 47-63N EKF PROxima,</t>
+  </si>
+  <si>
+    <t>M636216C</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель 2P 16А (C) 6кА ВА 47-63N EKF PROxima,</t>
+  </si>
+  <si>
+    <t>mcb4729-2-50C</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель 2P 50А (C) 4,5кА ВА 47-29 Basic,</t>
+  </si>
+  <si>
+    <t>в наличии: 11</t>
+  </si>
+  <si>
+    <t>M636250C</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель 2P 50А (C) 6кА ВА 47-63N EKF PROxima,</t>
+  </si>
+  <si>
+    <t>M636363C</t>
+  </si>
+  <si>
+    <t>Автоматический выключатель 3P 63А (C) 6кА ВА 47-63N EKF PROxima,</t>
+  </si>
+  <si>
+    <t>в наличии: 33</t>
+  </si>
+  <si>
+    <t>mcb6-2-06B-av</t>
+  </si>
+  <si>
+    <t>Выключатель автоматический AV-6 2P 6A (B) 6kA EKF AVERES,</t>
+  </si>
+  <si>
+    <t>afdd-2-25C-pro</t>
+  </si>
+  <si>
+    <t>Устройство защиты от дугового пробоя (УЗДП) с автоматическим выключателем 1P+N 25А (C) 6кА EKF PROxima,</t>
+  </si>
+  <si>
+    <t>в наличии: 6</t>
+  </si>
+  <si>
+    <t>SVA31-3-0250-02</t>
+  </si>
+  <si>
+    <t>Выкл. авт. ВА88-35 3Р 250А 35кА MASTER с электрон. расц. IEK</t>
+  </si>
+  <si>
+    <t>AR-MPCB-A6C10</t>
+  </si>
+  <si>
+    <t>ARMAT Авт. выкл. защиты двигателя A6 GV2P 6,3-10А IEK</t>
+  </si>
+  <si>
+    <t>SVA10D-AK-1</t>
+  </si>
+  <si>
+    <t>Аварийный контакт АК-125(160)А IEK</t>
+  </si>
+  <si>
+    <t>DMS11D-AE20</t>
+  </si>
+  <si>
+    <t>Дополнительный контакт поперечный ДКП32-20 MASTER IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 15</t>
+  </si>
+  <si>
+    <t>SVA41D-AK-1-02</t>
+  </si>
+  <si>
+    <t>Контакт аварийный АКм-400е/630е (АКм-39) MASTER эл. р. IEK</t>
+  </si>
+  <si>
+    <t>MVA00D-KS-1</t>
+  </si>
+  <si>
+    <t>Контакт КС47 дополнительный, ИЭК, MVA00D-KS-1,</t>
+  </si>
+  <si>
     <t>в наличии: 47</t>
   </si>
   <si>
-    <t>M636140C</t>
-[...100 lines deleted...]
-  <si>
     <t>MVA31D-AK-1</t>
   </si>
   <si>
     <t>Контакт состояния КСВ47-60М на DIN-рейку для ВА47-60M IEK</t>
   </si>
   <si>
     <t>MVA31D-RN-1</t>
   </si>
   <si>
     <t>Расцепитель независ. РН47-60М на DIN-рейку для ВА47-60M IEK</t>
   </si>
   <si>
     <t>CLW10-VC-300</t>
   </si>
   <si>
     <t>Консоль VC 300 IEK</t>
   </si>
   <si>
     <t>CLP1CZ-100-1</t>
   </si>
   <si>
     <t>Кронштейн 100мм IEK</t>
   </si>
   <si>
     <t>CLP1CZ-500-1</t>
   </si>
   <si>
     <t>Кронштейн 500мм IEK</t>
   </si>
   <si>
     <t>CLP1CW-600-1</t>
   </si>
   <si>
     <t>Кронштейн настенный осн. 600мм IEK</t>
   </si>
   <si>
     <t>CLP1M-VP-8</t>
   </si>
   <si>
     <t>Подвес V-образный М8 IEK</t>
   </si>
   <si>
     <t>CLW10-GEM-PK-250</t>
   </si>
   <si>
     <t>Полка кабельная К1161 IEK</t>
   </si>
   <si>
+    <t>UMK00-5.</t>
+  </si>
+  <si>
+    <t>Маркер МК0- 1,5мм символ "5"  1000шт/ролл, UMK00-5, Ввезен из Китая</t>
+  </si>
+  <si>
+    <t>в наличии: 23</t>
+  </si>
+  <si>
     <t>UMK00-6</t>
   </si>
   <si>
     <t>Маркер МК0- 1,5мм символ "6" (1000шт/упак) IEK</t>
   </si>
   <si>
+    <t>UMK00-7</t>
+  </si>
+  <si>
+    <t>Маркер МК0- 1,5мм символ "7" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 45</t>
+  </si>
+  <si>
+    <t>UMK00-8</t>
+  </si>
+  <si>
+    <t>Маркер МК0- 1,5мм символ "8" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 55</t>
+  </si>
+  <si>
+    <t>UMK00-9</t>
+  </si>
+  <si>
+    <t>Маркер МК0- 1,5мм символ "9" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 64</t>
+  </si>
+  <si>
+    <t>UMK00-N</t>
+  </si>
+  <si>
+    <t>Маркер МК0- 1,5мм символ "N" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 121</t>
+  </si>
+  <si>
+    <t>UMK00-A</t>
+  </si>
+  <si>
+    <t>Маркер МК0- 1,5мм символ "А" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 72</t>
+  </si>
+  <si>
+    <t>UMK00-B</t>
+  </si>
+  <si>
+    <t>Маркер МК0- 1,5мм символ "В" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 113</t>
+  </si>
+  <si>
+    <t>UMK00-C</t>
+  </si>
+  <si>
+    <t>Маркер МК0- 1,5мм символ "С" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 77</t>
+  </si>
+  <si>
+    <t>UMK10-8</t>
+  </si>
+  <si>
+    <t>Маркер МК1- 2,5мм символ "8" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK10-9</t>
+  </si>
+  <si>
+    <t>Маркер МК1- 2,5мм символ "9" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK10-N</t>
+  </si>
+  <si>
+    <t>Маркер МК1- 2,5мм символ "N" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 20</t>
+  </si>
+  <si>
+    <t>UMK10-A</t>
+  </si>
+  <si>
+    <t>Маркер МК1- 2,5мм символ "А" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK10-B</t>
+  </si>
+  <si>
+    <t>Маркер МК1- 2,5мм символ "В" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 25</t>
+  </si>
+  <si>
+    <t>UMK10-C</t>
+  </si>
+  <si>
+    <t>Маркер МК1- 2,5мм символ "С" (1000шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK20-0</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "0" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 35</t>
+  </si>
+  <si>
+    <t>UMK20-2</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "2" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK20-3</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "3" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK20-4</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "4" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 31</t>
+  </si>
+  <si>
+    <t>UMK20-5</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "5" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK20-6</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "6" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 59</t>
+  </si>
+  <si>
+    <t>UMK20-7</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "7" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK20-8</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "8" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 57</t>
+  </si>
+  <si>
+    <t>UMK20-9</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "9" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 61</t>
+  </si>
+  <si>
+    <t>UMK20-N</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "N" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 70</t>
+  </si>
+  <si>
+    <t>UMK20-B</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "В" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK20-C</t>
+  </si>
+  <si>
+    <t>Маркер МК2- 4мм символ "С" (500шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK30-0</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "0" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 89</t>
+  </si>
+  <si>
+    <t>UMK30-1</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "1" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 56</t>
+  </si>
+  <si>
+    <t>UMK30-2</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "2" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK30-3</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "3" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK30-4</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "4" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMK30-5</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "5" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 99</t>
+  </si>
+  <si>
+    <t>UMK30-6</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "6" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 98</t>
+  </si>
+  <si>
+    <t>UMK30-7</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "7" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 94</t>
+  </si>
+  <si>
+    <t>UMK30-8</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "8" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 100</t>
+  </si>
+  <si>
+    <t>UMK30-9</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "9" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 101</t>
+  </si>
+  <si>
+    <t>UMK30-N</t>
+  </si>
+  <si>
+    <t>Маркер МК(3-6мм символ "N") (350шт), Ввезен из Китая</t>
+  </si>
+  <si>
+    <t>в наличии: 52</t>
+  </si>
+  <si>
+    <t>UMK30-B</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "В" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 67</t>
+  </si>
+  <si>
+    <t>UMK30-C</t>
+  </si>
+  <si>
+    <t>Маркер МК3- 6мм символ "С" (350шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 60</t>
+  </si>
+  <si>
+    <t>UZA-15-D25-D120-90-40</t>
+  </si>
+  <si>
+    <t>Промежуточный зажим ЗПС 2х25-4х120/4000/90 (SO136.02) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 8</t>
+  </si>
+  <si>
+    <t>1007-00100</t>
+  </si>
+  <si>
+    <t>Свет (Витебск)</t>
+  </si>
+  <si>
+    <t>Держатель световой ДС 02-230-48, РБ</t>
+  </si>
+  <si>
+    <t>Кронштейн Navigator 61 404 NSB-02-350-500 с 2 хомутами,</t>
+  </si>
+  <si>
+    <t>LPC10-1-35-13-PGID</t>
+  </si>
+  <si>
+    <t>Этикетка самокл. 350х130мм "Пож. гидрант" IEK</t>
+  </si>
+  <si>
+    <t>Y-PL-G-36-4567-2-0</t>
+  </si>
+  <si>
+    <t>PRO/GARANT Панель ЛГ ЩМП-4 (5,6,7) 36 H=150 (2шт/компл) IEK,</t>
+  </si>
+  <si>
+    <t>Y-PL-G-36-4567-4-0</t>
+  </si>
+  <si>
+    <t>PRO/GARANT Панель ЛГ ЩМП-4 (5,6,7) 36 H=400 (2шт/компл) IEK,</t>
+  </si>
+  <si>
+    <t>Y-PL-O-36-4567-0</t>
+  </si>
+  <si>
+    <t>PRO/GARANT Панель ЛМА к ЩМП-4 (5,6,7) 36 (2шт/компл) IEK,</t>
+  </si>
+  <si>
+    <t>YZK20-00</t>
+  </si>
+  <si>
+    <t>Замок-защелка для металлического бокса с пластмассовым ключом (22-17/46) IEK</t>
+  </si>
+  <si>
+    <t>cover-2</t>
+  </si>
+  <si>
+    <t>Накладка для замка защитная d=22мм IP65 EKF PROxima,</t>
+  </si>
+  <si>
+    <t>an-2-03</t>
+  </si>
+  <si>
+    <t>Наклейка "24В" (10х15) EKF PROxima,</t>
+  </si>
+  <si>
+    <t>в наличии: 80</t>
+  </si>
+  <si>
+    <t>Y-PL-G-36-2-0-150</t>
+  </si>
+  <si>
+    <t>Панель ЛГ к ЩМП-2 36 PRO/GARANT H=150 (к-т 2 шт.) Y-PL-G-36-2-0-150 ИЭК,</t>
+  </si>
+  <si>
+    <t>YPC20-VNOPS-2-010</t>
+  </si>
+  <si>
+    <t>Самоклеящаяся этикетка: 150х150мм "Внимание опасность" IEK</t>
+  </si>
+  <si>
+    <t>YPC30-MOLNI-4-096</t>
+  </si>
+  <si>
+    <t>Сам-ся эт-ка: 100х100х100мм, символ "Молния" IEK</t>
+  </si>
+  <si>
+    <t>Аккумулятор NHR-2100-HR6-BP2 (уп.2шт) Navigator 94463,</t>
+  </si>
+  <si>
+    <t>Элемент питания Navigator 94 760 NBT-NS-R14-SH2,</t>
+  </si>
+  <si>
+    <t>Элемент питания NBT-CR1220-BP5 Navigator 94 778 ,</t>
+  </si>
+  <si>
+    <t>Элемент питания NBT-CR1620-BP5 Navigator 94 780 ,</t>
+  </si>
+  <si>
+    <t>Элемент питания NBT-CR2025-BP5 Navigator 94 764 ,</t>
+  </si>
+  <si>
+    <t>MNV10-4-100</t>
+  </si>
+  <si>
+    <t>KARAT Выключатель нагрузки (мини-рубильник) ВН-32 4P100А IEK</t>
+  </si>
+  <si>
+    <t>SL29-1-25-bas</t>
+  </si>
+  <si>
+    <t>Выключатель нагрузки 1P 25А ВН-29 Basic,SL29-1-25-bas, ,27.33.11</t>
+  </si>
+  <si>
+    <t>S63140</t>
+  </si>
+  <si>
+    <t>Выключатель нагрузки 1P 40А ВН-63N EKF PROxima,</t>
+  </si>
+  <si>
     <t>в наличии: 34</t>
   </si>
   <si>
-    <t>UMK00-7</t>
-[...2 lines deleted...]
-    <t>Маркер МК0- 1,5мм символ "7" (1000шт/упак) IEK</t>
+    <t>S63163</t>
+  </si>
+  <si>
+    <t>Выключатель нагрузки 1P 63А ВН-63N EKF PROxima,</t>
+  </si>
+  <si>
+    <t>S63263</t>
+  </si>
+  <si>
+    <t>Выключатель нагрузки 2P 63А ВН-63N EKF PROxima,</t>
+  </si>
+  <si>
+    <t>SL125-3-125-pro</t>
+  </si>
+  <si>
+    <t>Выключатель нагрузки 3P 125А ВН-125 EKF PROxima,</t>
+  </si>
+  <si>
+    <t>SRK01-221-400</t>
+  </si>
+  <si>
+    <t>Выключатель-разъединитель ВР32И-37A71240 400А GENERICA</t>
+  </si>
+  <si>
+    <t>MPR10-1-063</t>
+  </si>
+  <si>
+    <t>Выключатель-разъединитель трехпозиционный ВРТ-63 1P 63А IEK</t>
+  </si>
+  <si>
+    <t>MPR10-2-016</t>
+  </si>
+  <si>
+    <t>Выключатель-разъединитель трехпозиционный ВРТ-63 2P 16А IEK</t>
+  </si>
+  <si>
+    <t>MPR10-3-016</t>
+  </si>
+  <si>
+    <t>Выключатель-разъединитель трехпозиционный ВРТ-63 3P 16А IEK</t>
+  </si>
+  <si>
+    <t>MPR10-4-025</t>
+  </si>
+  <si>
+    <t>Выключатель-разъединитель трехпозиционный ВРТ-63 4P 25А IEK</t>
+  </si>
+  <si>
+    <t>SVA10D-PRP-1-1</t>
+  </si>
+  <si>
+    <t>Привод ручной ПРП-1 125A для ВА88-32 IEK</t>
+  </si>
+  <si>
+    <t>GSL000465</t>
+  </si>
+  <si>
+    <t>Systeme Electric</t>
+  </si>
+  <si>
+    <t>GSL000465 Переключатель 2кл. с/у (титан, б/рамки) (20шт/уп),</t>
+  </si>
+  <si>
+    <t>CKK-40D-PD2-K01</t>
+  </si>
+  <si>
+    <t>ВК4-22-00-П Выключатель проходной (переключатель) двухклавишный (на 2 модуля) ПРАЙМЕР белый IEK</t>
+  </si>
+  <si>
+    <t>CKK-40D-VO2-K01</t>
+  </si>
+  <si>
+    <t>ВКО-21-00-П Выключатель одноклавишный (на 2 модуля) ПРАЙМЕР белый IEK</t>
+  </si>
+  <si>
+    <t>Электропривод Navigator 82 610 NSH-ED-01-WiFi,</t>
+  </si>
+  <si>
+    <t>gc-21300</t>
+  </si>
+  <si>
+    <t>Комплект заземления, 3м HZ EKF PROxima,</t>
+  </si>
+  <si>
+    <t>EA04.007.006</t>
+  </si>
+  <si>
+    <t>Евроавтоматика ФиФ</t>
+  </si>
+  <si>
+    <t>Указатель напряжения WN-1, Пр-ль СООО"Евроавтоматика ФиФ", РБ</t>
+  </si>
+  <si>
+    <t>ITT10-2-10-0050</t>
+  </si>
+  <si>
+    <t>Трансформатор тока ТТИ-А 50/5А 10ВА 0,5 IEK,</t>
+  </si>
+  <si>
+    <t>UIZ-20-10-K02</t>
+  </si>
+  <si>
+    <t>MIXTAPE 5 Изолента 0,18х19мм черная 20м IEK</t>
+  </si>
+  <si>
+    <t>Изолента Navigator 71 233 NIT-B15-10/B синяя,</t>
+  </si>
+  <si>
+    <t>в наличии: 49</t>
+  </si>
+  <si>
+    <t>CKMP10D-Z-100-060-K01</t>
+  </si>
+  <si>
+    <t>ELECOR Заглушка КМЗ 100х60 белый (2шт/компл) IEK</t>
+  </si>
+  <si>
+    <t>CKMP10D-P-100-040-K01</t>
+  </si>
+  <si>
+    <t>ELECOR Поворот на 90град КМП 100х40 белый (2шт/компл) IEK</t>
+  </si>
+  <si>
+    <t>CKMP10D-P-060-040-K01</t>
+  </si>
+  <si>
+    <t>ELECOR Поворот на 90град КМП 60х40 белый (4шт/компл) IEK</t>
+  </si>
+  <si>
+    <t>CKMP10D-S-025-025-K01-R</t>
+  </si>
+  <si>
+    <t>ELECOR Соединитель на стык КМС 25х25 белый (4шт/компл) IEK</t>
+  </si>
+  <si>
+    <t>CKMP10D-N-100-060-K01</t>
+  </si>
+  <si>
+    <t>ELECOR Угол внешний КМН 100х60 белый (2шт/компл) IEK</t>
+  </si>
+  <si>
+    <t>CKMP10D-N-040-016-K01</t>
+  </si>
+  <si>
+    <t>ELECOR Угол внешний КМН 40х16 белый (4шт/компл) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 383</t>
+  </si>
+  <si>
+    <t>CKMP10D-T-100-060-K01</t>
+  </si>
+  <si>
+    <t>ELECOR Угол Т-образный КМТ 100х60 белый (2шт/компл) IEK</t>
+  </si>
+  <si>
+    <t>CKMP10D-T-016-016-K01</t>
+  </si>
+  <si>
+    <t>ELECOR Угол Т-образный КМТ 16х16 белый (4шт/компл) IEK</t>
+  </si>
+  <si>
+    <t>CKMP10D-T-040-016-K01</t>
+  </si>
+  <si>
+    <t>ELECOR Угол Т-образный КМТ 40х16 белый (4шт/компл) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 302</t>
+  </si>
+  <si>
+    <t>CKK10D-N-080-040-K01</t>
+  </si>
+  <si>
+    <t>Внешний угол КМН 80х40 ИЭК, CKK10D-N-080-040-K01,</t>
+  </si>
+  <si>
+    <t>CKK10-025-016-1-K01</t>
+  </si>
+  <si>
+    <t>Кабель-канал 25х16 "ЭЛЕКОР" белый (50м) IEK</t>
+  </si>
+  <si>
+    <t>CKK10-040-016-1-K24</t>
+  </si>
+  <si>
+    <t>Кабель-канал 40х16 "ЭЛЕКОР" дуб (30м) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 68</t>
+  </si>
+  <si>
+    <t>CKK10-040-016-1-K34</t>
+  </si>
+  <si>
+    <t>Кабель-канал 40х16 "ЭЛЕКОР" сосна (30м) IEK</t>
+  </si>
+  <si>
+    <t>CKK10-060-060-1-K01</t>
+  </si>
+  <si>
+    <t>Кабель-канал 60х60 "ЭЛЕКОР" белый (12м) IEK</t>
+  </si>
+  <si>
+    <t>CKK10D-T-040-040-K01</t>
+  </si>
+  <si>
+    <t>Угол Т-образный КМТ 40х40 CKK10D-T-040-040-K01,</t>
+  </si>
+  <si>
+    <t>CKK10D-T-080-060-K01</t>
+  </si>
+  <si>
+    <t>Угол Т-образный КМТ 80х60 CKK10D-T-080-060-K01,</t>
+  </si>
+  <si>
+    <t>CKMP10D-V-100-040-K01</t>
+  </si>
+  <si>
+    <t>ELECOR Угол внутренний КМВ 100х40 белый (2шт/компл) IEK</t>
+  </si>
+  <si>
+    <t>CKMP10D-V-040-025-K01</t>
+  </si>
+  <si>
+    <t>ELECOR Угол внутренний КМВ 40х25 белый (4шт/компл) IEK</t>
+  </si>
+  <si>
+    <t>CKK-40D-FU-K03</t>
+  </si>
+  <si>
+    <t>PRIMER Фиксатор кабеля универсальный IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 30</t>
+  </si>
+  <si>
+    <t>CKK-40D-KR125-K01</t>
+  </si>
+  <si>
+    <t>Крышка 125мм для кабель-канала парапет. 150х60 "ПРАЙМЕР" IEK</t>
+  </si>
+  <si>
+    <t>CKK40-150-060-1-K01</t>
+  </si>
+  <si>
+    <t>Основание для кабель-канала парапет. 150х60 "ПРАЙМЕР" IEK</t>
+  </si>
+  <si>
+    <t>CKK-40D-P40-K01</t>
+  </si>
+  <si>
+    <t>Разделительная перегородка 40мм "ПРАЙМЕР" IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 230</t>
+  </si>
+  <si>
+    <t>CKK-40D-P60-K01</t>
+  </si>
+  <si>
+    <t>Разделительная перегородка 60мм "ПРАЙМЕР" IEK</t>
+  </si>
+  <si>
+    <t>Кабельный ввод Navigator 71 735 NCG-PG-16 (50 шт/упак),</t>
+  </si>
+  <si>
+    <t>YSA40-40-49-68-K01</t>
+  </si>
+  <si>
+    <t>Сальник d=40мм (Dотв.бокса 49мм) белый IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 83</t>
+  </si>
+  <si>
+    <t>as-40</t>
+  </si>
+  <si>
+    <t>Сальник d=44мм (Dотв.бокса 49мм) EKF Proxima,</t>
+  </si>
+  <si>
+    <t>plc-mg-40</t>
+  </si>
+  <si>
+    <t>Сальник MG40 IP68 d отверстия 40мм d проводника 24-30мм EKF PROxima,</t>
+  </si>
+  <si>
+    <t>YSA10-39-50-68-K02</t>
+  </si>
+  <si>
+    <t>Сальник MG 50 диаметр проводника 33-41мм  IP68 ИЭК, YSA10-39-50-68-K02,</t>
+  </si>
+  <si>
+    <t>plc-pg-9</t>
+  </si>
+  <si>
+    <t>Сальник PG9 IP54 (100 шт) d отв. 16 мм / d провод. 4-8 мм EKF PROxima,</t>
+  </si>
+  <si>
+    <t>YSA30-12-16-54-K41.</t>
+  </si>
+  <si>
+    <t>Сальник PGL 16 диаметр проводника 10-12мм IP54 ИЭК, YSA30-12-16-54-K41, Ввезен из Китая</t>
+  </si>
+  <si>
+    <t>plc-uac-cb3</t>
+  </si>
+  <si>
+    <t>Кабельный коннектор I-образный (клеммник 3PIN) IP68 FreeTools,</t>
+  </si>
+  <si>
+    <t>UGL20-010-04</t>
+  </si>
+  <si>
+    <t>Гильза ГСИ 6,0-10,0 (100шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UMB-10-3-100</t>
+  </si>
+  <si>
+    <t>ЗПО-1 1,0-2,5мм2 синий (100шт) IEK</t>
+  </si>
+  <si>
+    <t>UMY-10-3-25</t>
+  </si>
+  <si>
+    <t>ЗПО-1 2,5-6,0мм2 желтый (25шт) IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 53</t>
+  </si>
+  <si>
+    <t>UNP40-185-18-16</t>
+  </si>
+  <si>
+    <t>Наконечник JG-185 медный луженый кабельный IEK</t>
+  </si>
+  <si>
+    <t>Наконечник Navigator 80 214 NET-ТАМ-95-12-13 алюмомедный (25шт/упак),</t>
+  </si>
+  <si>
+    <t>UNS-800-35KV-S</t>
+  </si>
+  <si>
+    <t>Наконечник болтовой НС-800 35 кВ IEK</t>
+  </si>
+  <si>
+    <t>UNL20-006-6-4</t>
+  </si>
+  <si>
+    <t>Наконечник НКИ 5,5-4 кольцо 4-6мм (100шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>UTE10-4-D1-8-100</t>
+  </si>
+  <si>
+    <t>Наконечник НШВИ(2) 0,5-8 оранжевый (20шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>URM10-006-D34-7</t>
+  </si>
+  <si>
+    <t>Разъем РпИм 5,5-6-0,5 плоский (100шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>URP10-D15-D17-4</t>
+  </si>
+  <si>
+    <t>Разъем РпИп 1,25-5-0,8 плоский (100шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>CLN10-080-150-3</t>
+  </si>
+  <si>
+    <t>ESCA Лоток неперфорированный 80х150х3000 IEK</t>
+  </si>
+  <si>
+    <t>CLN10-080-200-3-M-HDZ</t>
+  </si>
+  <si>
+    <t>ESCA Лоток неперфорированный 80х200х3000 HDZ IEK</t>
+  </si>
+  <si>
+    <t>CLP2P-050-300</t>
+  </si>
+  <si>
+    <t>ESCA Поворот 90град 50х300мм IEK</t>
+  </si>
+  <si>
+    <t>CLP1V-080-200-M-HDZ</t>
+  </si>
+  <si>
+    <t>ESCA Поворот верт. внутр. 90град 80х200мм HDZ IEK</t>
+  </si>
+  <si>
+    <t>CLP1T-050-300</t>
+  </si>
+  <si>
+    <t>ESCA Разветвитель Т-обр. 50х300мм IEK</t>
+  </si>
+  <si>
+    <t>CLP1Z-050-200</t>
+  </si>
+  <si>
+    <t>Заглушка H50х200 IEK</t>
+  </si>
+  <si>
+    <t>CLP1Z-080-300</t>
+  </si>
+  <si>
+    <t>Заглушка H80х300 IEK</t>
+  </si>
+  <si>
+    <t>CLP1P-110-200</t>
+  </si>
+  <si>
+    <t>Поворот на 90 гр. 110х200 (ИЭК) CLP1P-110-200,</t>
+  </si>
+  <si>
+    <t>CLP1V-110-150</t>
+  </si>
+  <si>
+    <t>Поворот на 90 гр. вертикальный внутренний 110х150 (ИЭК) CLP1V-110-150,</t>
+  </si>
+  <si>
+    <t>CLP1T-110-200</t>
+  </si>
+  <si>
+    <t>Разветвитель Т-образный 110х200 (ИЭК) CLP1T-110-200,</t>
+  </si>
+  <si>
+    <t>CLP1T-060-300</t>
+  </si>
+  <si>
+    <t>Разветвитель Т-образный 60х300 (ИЭК),</t>
+  </si>
+  <si>
+    <t>CLWG10-060-100-3</t>
+  </si>
+  <si>
+    <t>Лоток проволочный 60х100 IEK</t>
+  </si>
+  <si>
+    <t>YCT22-00-3-K03-004-ZGL</t>
+  </si>
+  <si>
+    <t>ARMAFIX Заглушка клемм CP/CX-MC 3 вывода 4мм2 серая IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 44</t>
+  </si>
+  <si>
+    <t>YCT22-03-3-K52-004</t>
+  </si>
+  <si>
+    <t>ARMAFIX Клемма Push-in CP-MC-PEN земля 3 вывода 4мм2 IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 40</t>
+  </si>
+  <si>
+    <t>YCT20-00-K03-004-EC-10P</t>
+  </si>
+  <si>
+    <t>ARMAFIX Перемычка втычн. для клемм CP/СY/CX 4мм2 10PIN IEK</t>
+  </si>
+  <si>
+    <t>YZN41-12-001-K02</t>
+  </si>
+  <si>
+    <t>Блок зажимов БЗН ТВ-1512 1,5 мм2 15А 12 пар IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 400</t>
+  </si>
+  <si>
+    <t>plc-kbr400</t>
+  </si>
+  <si>
+    <t>Блок распределительный КБР на DIN-рейку и монтажную панель 400A EKF PROxima,</t>
+  </si>
+  <si>
+    <t>sak-st-1.5/2.5-pen</t>
+  </si>
+  <si>
+    <t>Заглушка для ST-1.5/2.5 земля EKF,</t>
+  </si>
+  <si>
+    <t>в наличии: 95</t>
+  </si>
+  <si>
+    <t>sak-st-4-pen</t>
+  </si>
+  <si>
+    <t>Заглушка для ST-4 земля EKF,</t>
+  </si>
+  <si>
+    <t>sak-st-4</t>
+  </si>
+  <si>
+    <t>Заглушка для ST-4 серая EKF,</t>
+  </si>
+  <si>
+    <t>в наличии: 153</t>
+  </si>
+  <si>
+    <t>sak-st-4-blue</t>
+  </si>
+  <si>
+    <t>Заглушка для ST-4 синяя EKF,</t>
+  </si>
+  <si>
+    <t>в наличии: 79</t>
+  </si>
+  <si>
+    <t>YZN10D-ZGL-035-K03</t>
+  </si>
+  <si>
+    <t>Заглушка для ЗНИ-35мм2 (JXB125A) серый IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 69</t>
+  </si>
+  <si>
+    <t>YZN30D-ZGL-004-K03</t>
+  </si>
+  <si>
+    <t>Заглушка для КВИ-4/10мм2 серая IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 82</t>
+  </si>
+  <si>
+    <t>YZN30D-ZGL-006S-K03</t>
+  </si>
+  <si>
+    <t>Заглушка для КВИ-6-И измерительной 6мм2 серая IEK</t>
+  </si>
+  <si>
+    <t>YZN11D-ZGL-002-K07</t>
+  </si>
+  <si>
+    <t>Заглушка для КПИ 2в-1,5/2,5 синяя IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 188</t>
+  </si>
+  <si>
+    <t>UZV5-060-16</t>
+  </si>
+  <si>
+    <t>Зажим винтовой ЗВИ-60 н/г 6-16мм2 12пар черные IEK</t>
+  </si>
+  <si>
+    <t>UZV3-080-25</t>
+  </si>
+  <si>
+    <t>Зажим винтовой ЗВИ-80 10-25мм2 12пар IEK</t>
+  </si>
+  <si>
+    <t>UZVK-025-5</t>
+  </si>
+  <si>
+    <t>Зажим винтовой концевой изолированный КЗВИ 2,5мм2 (5x1) IEK</t>
+  </si>
+  <si>
+    <t>YZN10-016-K07</t>
+  </si>
+  <si>
+    <t>Зажим наборный ЗНИ-16мм2 (JXB100) синий IEK</t>
+  </si>
+  <si>
+    <t>YZN10-035-K07</t>
+  </si>
+  <si>
+    <t>Зажим наборный ЗНИ-35мм2 (JXB125А) синий IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 18</t>
+  </si>
+  <si>
+    <t>YZN20-006-K52</t>
+  </si>
+  <si>
+    <t>Зажим наборный ЗНИ-6PEN 6мм2 (JXB-земля) IEK</t>
+  </si>
+  <si>
+    <t>YZN20-070-K52</t>
+  </si>
+  <si>
+    <t>Зажим наборный ЗНИ-70PEN 70мм2 (JXB-земля) IEK</t>
+  </si>
+  <si>
+    <t>plc-ek-70/200</t>
+  </si>
+  <si>
+    <t>Клемма винтовая ЕК-JXB-70 для заземления EKF, plc-ek-70/200,</t>
+  </si>
+  <si>
+    <t>YZN30-004P-K03</t>
+  </si>
+  <si>
+    <t>Клемма винтовая КВИ-4-Р с размыкателем серая IEK YZN30-004P-K03,</t>
+  </si>
+  <si>
+    <t>YZN11-004-K04</t>
+  </si>
+  <si>
+    <t>Клемма пружинная КПИ 2в-4 41А красный IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 36</t>
+  </si>
+  <si>
+    <t>UKZ-B06-3P-F0-E0-10</t>
+  </si>
+  <si>
+    <t>Клемма пружинная соединительная КСП3-L+N+PE IEK</t>
+  </si>
+  <si>
+    <t>UKZ-B06-3P-F0-E1-10</t>
+  </si>
+  <si>
+    <t>Клемма пружинная соединительная КСПз3-L+N+PE IEK</t>
+  </si>
+  <si>
+    <t>UKZ-B06-5P-F1-E0-10</t>
+  </si>
+  <si>
+    <t>Клемма пружинная соединительная КСПн5-3L+N+PE IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 50</t>
+  </si>
+  <si>
+    <t>plc-kvs-16-95-y-green</t>
+  </si>
+  <si>
+    <t>Клемма силовая вводная КСВ 16-95 желто-зеленая EKF PROxima,</t>
+  </si>
+  <si>
+    <t>plc-smk-106</t>
+  </si>
+  <si>
+    <t>Клемма СМК 773-106 (с пастой) 6 отверстий 1,0-2,5 мм2 EKF PROxima,</t>
+  </si>
+  <si>
+    <t>Клеммы монтажные Navigator 61 684 NTC-R1-5-50 (50 шт/упак),</t>
+  </si>
+  <si>
+    <t>Клеммы монтажные Navigator 71 143 NTC-AC-4 (100 шт/упак),</t>
+  </si>
+  <si>
+    <t>plc-jxb-16/35b</t>
+  </si>
+  <si>
+    <t>Колодка клеммная JXB-16/35 синяя EKF PROxima,</t>
+  </si>
+  <si>
+    <t>plc-jxb-st-1.5-3</t>
+  </si>
+  <si>
+    <t>Колодка клеммная пружинная ST-1.5 17.5А 3 вывода серая EKF,</t>
+  </si>
+  <si>
+    <t>plc-jxb-st-2.5-3-pen</t>
+  </si>
+  <si>
+    <t>Колодка клеммная пружинная ST-2.5 3 вывода земля EKF,</t>
+  </si>
+  <si>
+    <t>plc-jxb-st-4</t>
+  </si>
+  <si>
+    <t>Колодка клеммная пружинная ST-4 41А серая EKF,</t>
+  </si>
+  <si>
+    <t>plc-jxb-st-4-pen</t>
+  </si>
+  <si>
+    <t>Колодка клеммная пружинная ST-4 земля EKF,</t>
+  </si>
+  <si>
+    <t>plc-per-st-10PIN-4</t>
+  </si>
+  <si>
+    <t>Перемычка втычная для ST/Push-in 4 10PIN (10 шт.) EKF,</t>
+  </si>
+  <si>
+    <t>Перемычка ЗНИ Navigator 61 671 NTB-JXB-35-C2 (10 шт/упак),</t>
+  </si>
+  <si>
+    <t>UKZ-001-306</t>
+  </si>
+  <si>
+    <t>Строительно-монтажная клемма СМК 773-306 IEK</t>
+  </si>
+  <si>
+    <t>tb-4504</t>
+  </si>
+  <si>
+    <t>Терминал клеммный TB-4504 до 4,5 мм2 45A 4 клеммные пары EKF PROxima,</t>
+  </si>
+  <si>
+    <t>tc-1503</t>
+  </si>
+  <si>
+    <t>Терминал клеммный TC-1503 до 70 мм2 150A 3 клеммные пары EKF PROxima,</t>
+  </si>
+  <si>
+    <t>MI-DK60-1</t>
+  </si>
+  <si>
+    <t>Дополнительный контакт 1NO MASTER IEK</t>
+  </si>
+  <si>
+    <t>SG-22-D1</t>
+  </si>
+  <si>
+    <t>Колпачок защ. IP65 AD22-D1 для прямоуг. сдвоенной кнопки IEK</t>
+  </si>
+  <si>
+    <t>SG-22-S</t>
+  </si>
+  <si>
+    <t>Колпачок защитный IP65 AD22-S для утопленной кнопки IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 16</t>
+  </si>
+  <si>
+    <t>BMS10-012-K04</t>
+  </si>
+  <si>
+    <t>Лампа сменная красная матрица/12В IEK</t>
+  </si>
+  <si>
+    <t>BMS10-024-K04</t>
+  </si>
+  <si>
+    <t>Лампа сменная красная матрица/24В IEK</t>
+  </si>
+  <si>
+    <t>BA9SA/W-220V</t>
+  </si>
+  <si>
+    <t>Лампа сменная светодиодная BA9S 230В EKF PROxima,</t>
+  </si>
+  <si>
+    <t>KKM10D-KU-110</t>
+  </si>
+  <si>
+    <t>Катушка управления для КМИ-(09А-18А) 110В IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 855</t>
+  </si>
+  <si>
+    <t>KKM20D-KU-230</t>
+  </si>
+  <si>
+    <t>Катушка управления для КМИ-(25А-32А) 230В IEK</t>
+  </si>
+  <si>
+    <t>MKK00D-DK-11</t>
+  </si>
+  <si>
+    <t>Контакт дополнительный ДК11-КМ 1НО+1НЗ KARAT IEK</t>
+  </si>
+  <si>
+    <t>MKK00D-DK-20</t>
+  </si>
+  <si>
+    <t>Контакт дополнительный ДК20-КМ 2НО KARAT IEK</t>
+  </si>
+  <si>
+    <t>KKM11-009-230-01</t>
+  </si>
+  <si>
+    <t>Контактор КМИ-10911 9А 230В/АС3 1NC IEK</t>
+  </si>
+  <si>
+    <t>KKM31-050-400-11</t>
+  </si>
+  <si>
+    <t>Контактор КМИ-35012 50А 400В/АС3 1NO;1NC IEK</t>
+  </si>
+  <si>
+    <t>ctr-s-25-380</t>
+  </si>
+  <si>
+    <t>Контактор КМЭ малогабаритный 25А 380В 1NO EKF PROxima,</t>
+  </si>
+  <si>
+    <t>KPV20-11-3</t>
+  </si>
+  <si>
+    <t>Приставка ПВИ-23 задержка на выключение 0,1-3сек 1NO+1NC IEK</t>
+  </si>
+  <si>
+    <t>KPK10-04.</t>
+  </si>
+  <si>
+    <t>Приставка ПКИ-04 дополнительные контакты 4NC IEK, KPK10-04, Ввезен из Китая</t>
+  </si>
+  <si>
+    <t>в наличии: 143</t>
+  </si>
+  <si>
+    <t>KPK10-04</t>
+  </si>
+  <si>
+    <t>Приставка ПКИ-04 дополнительные контакты 4NC IEK</t>
+  </si>
+  <si>
+    <t>KPK10-20</t>
+  </si>
+  <si>
+    <t>Приставка ПКИ-20 дополнительные контакты 2NO IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 19</t>
+  </si>
+  <si>
+    <t>pml-s-25-230-basic</t>
+  </si>
+  <si>
+    <t>Пускатель электромагнитный серии ПМЛ-2160ДМ 25А 230В EKF Basic,</t>
+  </si>
+  <si>
+    <t>DRT30-0055-0070</t>
+  </si>
+  <si>
+    <t>Реле РТИ-3361 электротепловое 55-70А IEK</t>
+  </si>
+  <si>
+    <t>MKP12-V-04-40-20</t>
+  </si>
+  <si>
+    <t>KREPTA 3 Корпус пластиковый ЩРВ-П-4 IP41 белый IEK</t>
+  </si>
+  <si>
+    <t>MSP3-N-12-55</t>
+  </si>
+  <si>
+    <t>KREPTA 5 Корпус пластиковый ЩУРн-П 3/12 IP66 PC IEK</t>
+  </si>
+  <si>
+    <t>MKP82-V-24-WD-41-10</t>
+  </si>
+  <si>
+    <t>PRIME Корпус пластиковый ЩРВ-П-24 белый/белая дверь IP41 IEK</t>
+  </si>
+  <si>
+    <t>MKP82-N-24-41-10</t>
+  </si>
+  <si>
+    <t>PRIME Корпус пластиковый ЩРН-П-24 белый IP41 IEK</t>
+  </si>
+  <si>
+    <t>TF5-KP72-N-12-65-K03-K06</t>
+  </si>
+  <si>
+    <t>TEKFOR Корпус пласт. КМПн-12 IP65 зелен. прозр. дверь IEK</t>
+  </si>
+  <si>
+    <t>MKM51-N-01-54</t>
+  </si>
+  <si>
+    <t>TITAN Корпус метал. ЩУ 1/1-0 (310х300х150) У1 IP66 IEK</t>
+  </si>
+  <si>
+    <t>MKM51-N-09-54</t>
+  </si>
+  <si>
+    <t>TITAN Корпус метал. ЩУ 3/1-1 (445х400х150) У1 IP66 IEK</t>
+  </si>
+  <si>
+    <t>pb40-v-8</t>
+  </si>
+  <si>
+    <t>ЩРВ-П- 8 IP41 PROXIMA EKF,</t>
+  </si>
+  <si>
+    <t>mb54-1-bas</t>
+  </si>
+  <si>
+    <t>ЩУ-1/1-0 (310х300х150) IP54 EKF Basic,</t>
+  </si>
+  <si>
+    <t>YKV10-TS-800-600-54</t>
+  </si>
+  <si>
+    <t>TITAN Цоколь ВРУ ХХ.80.60 IEK</t>
+  </si>
+  <si>
+    <t>ak-4-1</t>
+  </si>
+  <si>
+    <t>Стекло для электрощитов EKF PROxima,</t>
+  </si>
+  <si>
+    <t>zkcp-18-22</t>
+  </si>
+  <si>
+    <t>Зажим кабельный для С-профиля диаметр кабеля 18-22 мм EKF,</t>
+  </si>
+  <si>
+    <t>zkcp-22-30</t>
+  </si>
+  <si>
+    <t>Зажим кабельный для С-профиля диаметр кабеля 22-30 мм EKF,</t>
+  </si>
+  <si>
+    <t>plcn-sr-16</t>
+  </si>
+  <si>
+    <t>Скоба крепежная круглая (16мм.) (50шт.) EKF PROxima,</t>
+  </si>
+  <si>
+    <t>Лампа галогенная Navigator 94 212 JC 50W clear G6.35 12V 2000h27.40.12</t>
+  </si>
+  <si>
+    <t>Лампа люминесцентная Navigator 94 111 NTL-T4-06-860-G5 .</t>
+  </si>
+  <si>
+    <t>Лампа люминесцентная Navigator 94 117 NTL-T5-06-860-G5 .</t>
+  </si>
+  <si>
+    <t>Лампа накаливания Navigator 71 955 NI-V-T30-S24-60-230-E27-CLG27.40.24</t>
+  </si>
+  <si>
+    <t>БЭЛЗ</t>
+  </si>
+  <si>
+    <t>41662 Лампа светодиодная  LED-M G45 7W 3000К E27, РБ.</t>
+  </si>
+  <si>
+    <t>LL-I-A60-6-230-40-E27</t>
+  </si>
+  <si>
+    <t>53194 Лампа светодиодная 6W Bulb A60 510lm 4000K E27 IEK, .</t>
+  </si>
+  <si>
+    <t>LL-I-A60-8-230-40-E27</t>
+  </si>
+  <si>
+    <t>53286 Лампа светодиодная 8W Bulb A60 710lm 4000K E27 IEK, .</t>
+  </si>
+  <si>
+    <t>LL-I-G45-5-230-40-E14</t>
+  </si>
+  <si>
+    <t>54009 Лампа светодиодная 5W Globe G45 400lm 4000K E14 IEK, .</t>
+  </si>
+  <si>
+    <t>LL-I-G45-7-230-30-E27</t>
+  </si>
+  <si>
+    <t>54108 Лампа светодиодная 7W Globe G45 600lm 3000K E27 IEK, .</t>
+  </si>
+  <si>
+    <t>LL-A60-15-230-30-E27-G</t>
+  </si>
+  <si>
+    <t>Лампа LED A60 груша 15Вт 230В 3000К E27 GENERICA</t>
+  </si>
+  <si>
+    <t>LL-A60-08-230-30-E27-G</t>
+  </si>
+  <si>
+    <t>Лампа LED A60 груша 8Вт 230В 3000К E27 GENERICA</t>
+  </si>
+  <si>
+    <t>General</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная GLDEN-WA60-B-11-230-E27-3000 General 660340, .</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная  Navigator 61 392 NLL-T8-12-230-MEAT-G13-CL .</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная  Navigator 61 394 NLL-T8-24-230-MEAT-G13-CL .</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная  Navigator 71 307 NLL-F-C35-4-230-2.7K-E14 .</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Navigator 82447  NLLB-GX70-13-230-4K, .</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 460 NLLB-A60-15-230-2.7K-E27.</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 464 NLLB-A60-15-230-6.5K-E27, .</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 480 NLLB-A60-12-230-2.7K-E27.</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 482 NLLB-A60-15-230-4K-E27.</t>
+  </si>
+  <si>
+    <t>в наличии: 715</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 484 NLLB-A60-7-230-4K-E27.</t>
+  </si>
+  <si>
+    <t>в наличии: 12</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 485 NLLB-A60-10-230-2.7K-E27.</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 495 NLLB-C37-8-230-2.7K-E14-FR.</t>
+  </si>
+  <si>
+    <t>в наличии: 118</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 496 NLLB-C37-8-230-4K-E14-FR.</t>
+  </si>
+  <si>
+    <t>в наличии: 202</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 513 NLLB-C37-8-230-2.7K-E27-FR.</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 516 NLLB-P-C37-5-230-2.7K-E27-FR.</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 532 NLLB-P-FC37-5-230-2.7K-E14-FR.</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 538 NLLB-G45-8-230-2.7K-E14.</t>
+  </si>
+  <si>
+    <t>в наличии: 261</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 539 NLLB-G45-8-230-4K-E14.</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 541 NLLB-G45-7-230-2.7K-E14.</t>
+  </si>
+  <si>
+    <t>в наличии: 137</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 555 NLLB-G45-8-230-4K-E27.</t>
+  </si>
+  <si>
+    <t>в наличии: 255</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 560 NLLB-G45-7-230-2.7K-E27.</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 563 NLLB-P-G45-5-230-4K-E27.</t>
+  </si>
+  <si>
+    <t>в наличии: 1649</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 567 NLLB-PAR16-7-230-4K-GU10.</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная   Navigator 82 576 NLLB-GX53-8-230-2.7K.</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная  Navigator 94 134 NLL-R39-2.5-230-4K-E14 .</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная  Navigator 94 138 NLL-R63-8-230-4K-E27 .</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная  Navigator 94 336 NLL-R80-12-230-4K-E27 .</t>
+  </si>
+  <si>
+    <t>CLP1M-A-B-8-65</t>
+  </si>
+  <si>
+    <t>Болт анкерный с гайкой М6/8х65 IEK</t>
+  </si>
+  <si>
+    <t>BLNRK000011</t>
+  </si>
+  <si>
+    <t>БЛАНКА  Коробка распред о/у IP 42 (белый) (15шт) BLNRK000011,</t>
+  </si>
+  <si>
+    <t>plc-kmr-030-031</t>
+  </si>
+  <si>
+    <t>Прочие</t>
+  </si>
+  <si>
+    <t>Коробка распаячная КМР-030-031 с крышкой наружная 85х85х40 8 мембранных вводов IP55  plc-kmr-030-031
+,</t>
+  </si>
+  <si>
+    <t>в наличии: 62</t>
+  </si>
+  <si>
+    <t>UKO11-085-085-040-K41-44</t>
+  </si>
+  <si>
+    <t>Коробка расп. КМ41235 о/п 85х85х40мм IP44 6 вв. серая IEK</t>
+  </si>
+  <si>
+    <t>UKO21-150-110-070-K41-66</t>
+  </si>
+  <si>
+    <t>Коробка расп. КМ42441 о/п 150х110х70мм IP67 10вв. серая IEK</t>
+  </si>
+  <si>
+    <t>UKO31-080-080-050-K34-54</t>
+  </si>
+  <si>
+    <t>Коробка расп. КМ 80х80х50мм о/к IP54 7 вв. сосна IEK</t>
+  </si>
+  <si>
+    <t>Коробка распределительная ОП 85х85х45мм IP54 7 выходов 3 гермоввода крышка на винтах сер. Epplast 130112,</t>
+  </si>
+  <si>
+    <t>Коробка расп.У-130 о/п 85х85х45 клемн.заж.г/в белая,</t>
+  </si>
+  <si>
+    <t>084-02-02</t>
+  </si>
+  <si>
+    <t>HLT Electric</t>
+  </si>
+  <si>
+    <t>Лента спиральная монтажная пластиковая ЛСМ-08 белый (уп/10м) HLT, Ввезен из РФ</t>
+  </si>
+  <si>
+    <t>oshv-63-12</t>
+  </si>
+  <si>
+    <t>Щит осветительный ОЩВ с автоматическими выключателями 3P 1x63A 1P 12x16A oshv-63-12,</t>
+  </si>
+  <si>
+    <t>Патрон электрический Navigator 71 604 NLH-CL-E40 керамический подвесной Е40,.</t>
+  </si>
+  <si>
+    <t>в наличии: 38</t>
+  </si>
+  <si>
+    <t>Патрон электрический Navigator 71 609 NLH-BL-R-E14 карб. люстр. с кольцом, M10,.</t>
+  </si>
+  <si>
+    <t>в наличии: 189</t>
+  </si>
+  <si>
+    <t>Патрон электрический Navigator 71 612 NLH-PL-R-E14 пластик люстровый под кольцо,.</t>
+  </si>
+  <si>
+    <t>Датчик Navigator 14 550 NSH-SNR-S001-WiFi (датчик дыма),</t>
+  </si>
+  <si>
+    <t>DPP11-016</t>
+  </si>
+  <si>
+    <t>Плавкая вставка предохранителя ППНИ-33, габарит 00С, 16А IEK</t>
+  </si>
+  <si>
+    <t>pvc-10x38-10</t>
+  </si>
+  <si>
+    <t>Плавкая вставка цилиндрическая ПВЦ (10х38) 10А EKF,</t>
+  </si>
+  <si>
+    <t>pvc-10x38-1</t>
+  </si>
+  <si>
+    <t>Плавкая вставка цилиндрическая ПВЦ (10х38) 1А EKF,</t>
+  </si>
+  <si>
+    <t>pvc-10x38-2</t>
+  </si>
+  <si>
+    <t>Плавкая вставка цилиндрическая ПВЦ (10х38) 2А EKF,</t>
+  </si>
+  <si>
+    <t>pvc-10x38-4</t>
+  </si>
+  <si>
+    <t>Плавкая вставка цилиндрическая ПВЦ (10х38) 4А EKF,</t>
+  </si>
+  <si>
+    <t>pvc-10x38-6</t>
+  </si>
+  <si>
+    <t>Плавкая вставка цилиндрическая ПВЦ (10х38) 6А EKF,</t>
+  </si>
+  <si>
+    <t>Ledvance</t>
+  </si>
+  <si>
+    <t>644274 Светильник светодиодный ECOCLASS DL 18W 840 WT IP44 10X1 RU LEDV,</t>
+  </si>
+  <si>
+    <t>Прожектор светодиодный Navigator 14 147 NFL-01-70-4K-LED,</t>
+  </si>
+  <si>
+    <t>Прожектор светодиодный Navigator 80 672 NFL-02-50-6.5K-BL-LED,</t>
+  </si>
+  <si>
+    <t>LPDO201-20-K03</t>
+  </si>
+  <si>
+    <t>Прожектор светодиодный СДО02-20 серый дискрет IP65 ИЭК, Ввезен РФ</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный Navigator 14 476 NDL-P3-5W-840-WH-LED (d70),</t>
+  </si>
+  <si>
+    <t>EA05.004.003</t>
+  </si>
+  <si>
+    <t>Реле защиты электродвигателей AZD-1, Пр-ль СООО"Евроавтоматика ФиФ", РБ</t>
+  </si>
+  <si>
+    <t>mb-3353-3365-23-93A</t>
+  </si>
+  <si>
+    <t>Держатель к тепловому реле РТЭ 3353-3365 EKF PROxima,</t>
+  </si>
+  <si>
+    <t>INNOLUX</t>
+  </si>
+  <si>
+    <t>Драйвер INNOLUX 93 507 ИП-250-IP20-24V,</t>
+  </si>
+  <si>
+    <t>CNT-A310D33V37-45TE</t>
+  </si>
+  <si>
+    <t>ПЧ CONTROL-A310 380В 3Ф 37-45кВт 75-90А IEK</t>
+  </si>
+  <si>
+    <t>opv-d3</t>
+  </si>
+  <si>
+    <t>Ограничитель импульсных напряжений ОПВ-D/3P In 5кА 275В с сигн. EKF PROxima,</t>
+  </si>
+  <si>
+    <t>UZO-19-280-DL</t>
+  </si>
+  <si>
+    <t>Ограничитель перенапряжения ОПН-280Ш (LVA 280B-DL) IEK</t>
+  </si>
+  <si>
+    <t>PSN22-016-5</t>
+  </si>
+  <si>
+    <t>MAGNUM Розетка перенос. ССИ-215 16А-6ч 380В 3P+PE+N IP44 IEK</t>
+  </si>
+  <si>
+    <t>PSN22-063-5</t>
+  </si>
+  <si>
+    <t>MAGNUM Розетка перенос. ССИ-235 63А-6ч 380В 3P+PE+N IP67 IEK</t>
+  </si>
+  <si>
+    <t>PAS32-016-4</t>
+  </si>
+  <si>
+    <t>Адаптер трехлучевой ССИ-1013-214 16А-6ч 380В 3P+PE IP44 IEK</t>
+  </si>
+  <si>
+    <t>Вилка Navigator 14 288 NCA-SR024-32-380 переносная 32А 3P+PE IP44,</t>
+  </si>
+  <si>
+    <t>Вилка Navigator 14 291 NCA-SR034-63-380 переносная 63А 3P+PE IP54,</t>
+  </si>
+  <si>
+    <t>в наличии: 14</t>
+  </si>
+  <si>
+    <t>PSN71-063-3-2-67</t>
+  </si>
+  <si>
+    <t>Розетка вс. MAGNUM ССИ-433 63А-6ч/200-250В 2P+PE IP67 IEK</t>
+  </si>
+  <si>
+    <t>PSR42-016-5</t>
+  </si>
+  <si>
+    <t>Розетка встр. ССИ-415 16А-6ч 380В 3P+PE+N IP44 IEK</t>
+  </si>
+  <si>
+    <t>PSR42-032-4</t>
+  </si>
+  <si>
+    <t>Розетка встр. ССИ-424 32А-6ч 380В 3P+PE IP44 IEK</t>
+  </si>
+  <si>
+    <t>ps-124-32-380</t>
+  </si>
+  <si>
+    <t>Розетка стационарная наружная 124 3Р+РЕ 32А 380В IP44 EKF,</t>
+  </si>
+  <si>
+    <t>GSL000208</t>
+  </si>
+  <si>
+    <t>GSL000208 Рамка 4- постовая вертикальная (бежевый),</t>
+  </si>
+  <si>
+    <t>GSL001303</t>
+  </si>
+  <si>
+    <t>GSL001303 Рамка 3- постовая горизонтальная (графит) (5шт/уп),</t>
+  </si>
+  <si>
+    <t>CKK-40D-SE75-K01</t>
+  </si>
+  <si>
+    <t>PRIMER Суппорт для ЭУИ для кабель-канала 100х40 100х60 IEK</t>
+  </si>
+  <si>
+    <t>EA04.009.010</t>
+  </si>
+  <si>
+    <t>Реле контроля напряжения CP-700, Пр-ль СООО"Евроавтоматика ФиФ", РБ</t>
+  </si>
+  <si>
+    <t>rio-1</t>
+  </si>
+  <si>
+    <t>Импульсное реле RIO-1 EKF</t>
+  </si>
+  <si>
+    <t>rm4-22-3</t>
+  </si>
+  <si>
+    <t>Разъем для реле РM4 22/3 EKF AVERES,</t>
+  </si>
+  <si>
+    <t>rms-22-2</t>
+  </si>
+  <si>
+    <t>Разъем для реле РM slim 22/2 EKF AVERES,</t>
+  </si>
+  <si>
+    <t>rp-25-3-24-DC</t>
+  </si>
+  <si>
+    <t>Реле промежуточное РП 25/3 10А 24В DС EKF PROxima,</t>
+  </si>
+  <si>
+    <t>rps-22-2-230</t>
+  </si>
+  <si>
+    <t>Реле промежуточное РП slim 22/2 5A 230В AC EKF AVERES,</t>
+  </si>
+  <si>
+    <t>RRP10-4-10-024A</t>
+  </si>
+  <si>
+    <t>Реле РЭК77/4(LY4) 10А 24В AC IEK</t>
+  </si>
+  <si>
+    <t>RRP10-4-10-024A-LED</t>
+  </si>
+  <si>
+    <t>Реле РЭК77/4(LY4) с индикацией 10А 24В AC IEK</t>
+  </si>
+  <si>
+    <t>RRP20-3-05-012D</t>
+  </si>
+  <si>
+    <t>Реле РЭК78/3(MY3) 5А 12В DC IEK</t>
+  </si>
+  <si>
+    <t>RRP20-3-05-024D</t>
+  </si>
+  <si>
+    <t>Реле РЭК78/3(MY3) 5А 24В DC IEK</t>
+  </si>
+  <si>
+    <t>RRP20-3-05-220A-LED</t>
+  </si>
+  <si>
+    <t>Реле РЭК78/3(MY3) с индикацией 5А 230В AC IEK</t>
+  </si>
+  <si>
+    <t>RT-820</t>
+  </si>
+  <si>
+    <t>Реле температуры RT-820 (-5....+40 С) EKF PROxima,</t>
+  </si>
+  <si>
+    <t>MTA30-16.</t>
+  </si>
+  <si>
+    <t>Таймер ТО47 освещения 16А 230В на DIN-рейку (ИЭК), MTA30-16, Ввезен из Китая</t>
+  </si>
+  <si>
+    <t>в наличии: 108</t>
+  </si>
+  <si>
+    <t>EA04.002.006</t>
+  </si>
+  <si>
+    <t>Реле контроля фаз CKF-317, Пр-ль СООО"Евроавтоматика ФиФ", РБ</t>
+  </si>
+  <si>
+    <t>EA01.005.002</t>
+  </si>
+  <si>
+    <t>Реле импульсное BIS-402, Пр-ль СООО"Евроавтоматика ФиФ", РБ</t>
+  </si>
+  <si>
+    <t>EA04.009.002</t>
+  </si>
+  <si>
+    <t>Реле контроля напряжения CP-720, Пр-ль СООО"Евроавтоматика ФиФ", РБ</t>
+  </si>
+  <si>
+    <t>EA06.001.026</t>
+  </si>
+  <si>
+    <t>Электромагнитное реле РК-4Р 230, Пр-ль СООО"Евроавтоматика ФиФ", РБ</t>
+  </si>
+  <si>
+    <t>SK-R20-10-K01</t>
+  </si>
+  <si>
+    <t>SKANDY Роз. 2-я без з/к/ш стекло 10А SK-R03W арк. бел. IEK</t>
+  </si>
+  <si>
+    <t>CKK-40D-RSZK2-K04-K</t>
+  </si>
+  <si>
+    <t>РКС-20-32-П-К Розетка с з/к 2к (2 мод) ПРАЙМЕР красная IEK</t>
+  </si>
+  <si>
+    <t>THS10-W9 0.</t>
+  </si>
+  <si>
+    <t>Пистолет для затяжки и обрезки хомутов ПКХ-519, THS10-W9 0, ИЭК, Ввезен из Китая</t>
+  </si>
+  <si>
+    <t>THS10-W4 8.</t>
+  </si>
+  <si>
+    <t>Пистолет для затяжки и обрезки хомутов ПКХ-600А, THS10-W4 8, ИЭК, Ввезен из Китая</t>
+  </si>
+  <si>
+    <t>Инструмент для хомутов Navigator 61 655 NHT-FT01-2x10,</t>
+  </si>
+  <si>
+    <t>Отвёртка Navigator 95 263 NHT-Оtd03-H7 (диэлектрическая, набор 7 шт),</t>
+  </si>
+  <si>
+    <t>LNPO0-3233D-2-025-K01</t>
+  </si>
+  <si>
+    <t>Светильник НПО 3233Д белый/круг 2х25 с датчиком движения (ИЭК),</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный Navigator 14 131 DSP-CC-18-6.5K-IP65-LED-R,</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный Navigator 14 528 DPO-05-600-IP20-1xT8-G13,</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный Navigator 14 648 DSP-06-42-4К-LED,</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный Navigator 61 087 DSP-04-600-IP65-2хT8-G13,</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный Navigator 61 578 NLP-S1-40-6.5K-WH (без драйвера) (1000 mA),</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный Navigator 71 582 NBL-S1-12-4K-IP54-LED R,</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный Navigator 93 567 NLP-OS6-25-4K,</t>
+  </si>
+  <si>
+    <t>1510-00120/1510-00110</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный  ДБО 07-20-002 УХЛ1, белый, РБ.</t>
+  </si>
+  <si>
+    <t>LDVO3-6561-36-4000-U-K01</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный ДВО 6561-О 36Вт 4000К 595х595х20 опал IEK</t>
+  </si>
+  <si>
+    <t>LDVO1-6565-36-0-4000-K01</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный ДВО 6565 eco 36Вт W 4000К IEK</t>
+  </si>
+  <si>
+    <t>LDVO0-6565-36-4500-K00</t>
+  </si>
+  <si>
+    <t>Светодиодная панель ДВО 6565 eco, 595x595х10, 36Вт, 4500К IEK,</t>
+  </si>
+  <si>
+    <t>Коннектор Navigator 71 481 NLSC-8mm-PC-W-PC-IP20,</t>
+  </si>
+  <si>
+    <t>LSR1-0-060-65-3-05</t>
+  </si>
+  <si>
+    <t>Лента LED 5м LSR-2835NW60-4,8-IP65-12В IEK</t>
+  </si>
+  <si>
+    <t>Светодиодная лента GLS-2835-60-4.8-12-IP20-4,</t>
+  </si>
+  <si>
+    <t>BLS50-BU-K06</t>
+  </si>
+  <si>
+    <t>Индикатор LAY5-BU63 зеленого цвета d22мм IEK</t>
+  </si>
+  <si>
+    <t>BLS50-BU-K05</t>
+  </si>
+  <si>
+    <t>Индикатор LAY5-BU65 желтого цвета d22мм IEK</t>
+  </si>
+  <si>
+    <t>BBT10-ABLF-K01</t>
+  </si>
+  <si>
+    <t>Кнопка ABLF-22 белая d22мм неон/240В NO+NC GENERICA</t>
+  </si>
+  <si>
+    <t>BBT10-ABLF-K05</t>
+  </si>
+  <si>
+    <t>Кнопка ABLF-22 желтая d22мм неон/240В NO+NC GENERICA</t>
+  </si>
+  <si>
+    <t>BBT20-ABLFP-K06</t>
+  </si>
+  <si>
+    <t>Кнопка ABLFP-22 зеленая d22мм неон/240В NO+NC GENERICA</t>
+  </si>
+  <si>
+    <t>BBT30-ABLFS-K08</t>
+  </si>
+  <si>
+    <t>Кнопка ABLFS-22 прозрачный d22мм неон/240В NO+NC GENERICA</t>
+  </si>
+  <si>
+    <t>BBG30-AEA-K06</t>
+  </si>
+  <si>
+    <t>Кнопка AEА-22 "Грибок" зеленая d22мм NO+NC GENERICA</t>
+  </si>
+  <si>
+    <t>BBT20-BW3171-1-12-67-K01</t>
+  </si>
+  <si>
+    <t>Кнопка LA167-BW3171 d=22мм RC 1NO с подсвет. белая IEK</t>
+  </si>
+  <si>
+    <t>BBT60-BA-K05</t>
+  </si>
+  <si>
+    <t>Кнопка управления LAY5-BA51 без подсветки желтая 1NO IEK</t>
+  </si>
+  <si>
+    <t>BBT60-BA-K07</t>
+  </si>
+  <si>
+    <t>Кнопка управления LAY5-BA61 без подсветки синяя 1NO IEK</t>
+  </si>
+  <si>
+    <t>BBG70-BC-K02</t>
+  </si>
+  <si>
+    <t>Кнопка управления LAY5-BC21 "Грибок" черная 1NO IEK</t>
+  </si>
+  <si>
+    <t>BBT70-BL-K05</t>
+  </si>
+  <si>
+    <t>Кнопка управления LAY5-BL41 без подсветки красная 1NO IEK</t>
+  </si>
+  <si>
+    <t>BBG80-BT-K04</t>
+  </si>
+  <si>
+    <t>Кнопка управления LAY5-BT42 "Грибок" авар. с фикс. 1NC IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 22</t>
+  </si>
+  <si>
+    <t>BLS10-ADDS-230-K04-16</t>
+  </si>
+  <si>
+    <t>Лампа AD16DS(LED)матрица d16мм красный 230В AC/DC IEK</t>
+  </si>
+  <si>
+    <t>BLS10-ADDS-012-K01</t>
+  </si>
+  <si>
+    <t>Лампа AD22DS(LED)матрица d22мм белый 12В AC/DC IEK</t>
+  </si>
+  <si>
+    <t>BLS10-ADDS-024-K01</t>
+  </si>
+  <si>
+    <t>Лампа AD22DS(LED)матрица d22мм белый 24В AC/DC IEK</t>
+  </si>
+  <si>
+    <t>BLS10-ADDS-012-K06</t>
+  </si>
+  <si>
+    <t>Лампа AD22DS(LED)матрица d22мм зеленый 12В AC/DC IEK</t>
+  </si>
+  <si>
+    <t>BLS30-ALTE-K04</t>
+  </si>
+  <si>
+    <t>Лампа AL-22TE сигнальная d22мм красный неон/240В цилиндр IEK</t>
+  </si>
+  <si>
+    <t>pv-3-16-4</t>
+  </si>
+  <si>
+    <t>Пакетный выключатель ПВ 3-16 М1 пл. IP56</t>
+  </si>
+  <si>
+    <t>BSW80-BG-2-K02</t>
+  </si>
+  <si>
+    <t>Переключатель LAY5-BG45 2 полож. с ключом без фик. NO+NC IEK</t>
+  </si>
+  <si>
+    <t>BSW90-BK-2-K04</t>
+  </si>
+  <si>
+    <t>Переключатель LAY5-BK2465 2 положения красный NO+NC IEK</t>
+  </si>
+  <si>
+    <t>BSW10-ALC-2-K02</t>
+  </si>
+  <si>
+    <t>Переключатель АLС-22 черн. 2 фикс. полож. I-O NO+NC GENERICA</t>
+  </si>
+  <si>
+    <t>BSW10-ANC-2-K06</t>
+  </si>
+  <si>
+    <t>Переключатель АNС-22-2 зел. неон/240В 2 пол. NO+NC GENERICA</t>
+  </si>
+  <si>
+    <t>BSW10-ANC-2-K04</t>
+  </si>
+  <si>
+    <t>Переключатель АNС-22-2 крас. неон/240В 2 пол. NO+NC GENERICA</t>
+  </si>
+  <si>
+    <t>BSW10-ANCLR-3-K04</t>
+  </si>
+  <si>
+    <t>Переключатель АNСLR-22-3 на 3 под. крас. 240В NO+NC GENERICA</t>
+  </si>
+  <si>
+    <t>BSW10-ANCLR-3-K06</t>
+  </si>
+  <si>
+    <t>Переключатель АNСLR-22-3 на 3 пол. зел. 240В NO+NC GENERICA</t>
+  </si>
+  <si>
+    <t>pk-1-52-25</t>
+  </si>
+  <si>
+    <t>Переключатель кулачковый ПК-1-52 25А 2P "1-2" EKF PROxima,</t>
+  </si>
+  <si>
+    <t>MLS10-230-K04</t>
+  </si>
+  <si>
+    <t>Сигнальная лампа ЛС-47 (красная) (неон) IEK</t>
+  </si>
+  <si>
+    <t>YCC10-30-06-014</t>
+  </si>
+  <si>
+    <t>Зажим кабельный для С-профиля диаметр кабеля 6-14мм IEK</t>
+  </si>
+  <si>
+    <t>YNT10-10-16-050</t>
+  </si>
+  <si>
+    <t>Зажим шинный (терминал) ЗШИ 16-35 мм2 для шины 10 мм IEK</t>
+  </si>
+  <si>
+    <t>YIS21</t>
+  </si>
+  <si>
+    <t>Изолятор DIN желтый IEK</t>
+  </si>
+  <si>
+    <t>в наличии: 75</t>
+  </si>
+  <si>
+    <t>YIS11-4-50-B</t>
+  </si>
+  <si>
+    <t>Изолятор ступенчатый ИС4-50 (М10) силовой с болтом IEK</t>
+  </si>
+  <si>
+    <t>ut-25.16-10</t>
+  </si>
+  <si>
+    <t>Терминал для проводников универсальный 2.5-16 мм2 на шину (10мм.) EKF PROxima,</t>
+  </si>
+  <si>
+    <t>UHH17-36-100-100.</t>
+  </si>
+  <si>
+    <t>Хомут анкерный ХА 2,5х100 (100 шт/упак) ИЭК, UHH17-36-100-100, Ввезен из Китая</t>
+  </si>
+  <si>
+    <t>UHH33-D048-200-100-K02</t>
+  </si>
+  <si>
+    <t>Хомут морозостойкий Хкм 4,8х200мм черный (100шт) IEK</t>
+  </si>
+  <si>
+    <t>UDW-95-48-21-K00</t>
+  </si>
+  <si>
+    <t>Термоусаживаемая трубка ТТУк 9,5/4,8 2:1 прозрачная с клеем 1 м IEK</t>
+  </si>
+  <si>
+    <t>tut-k50-b</t>
+  </si>
+  <si>
+    <t>Термоусаживаемая трубка ТУТк с клеевым слоем нг 50/17 черная в отрезках по 1м EKF PROxima,</t>
+  </si>
+  <si>
+    <t>UDRS-D16-100-K02</t>
+  </si>
+  <si>
+    <t>Трубка термоусадочная ТТУ нг-LS 16/8 черная 100м/упак IEK</t>
   </si>
   <si>
     <t>в наличии: 46</t>
   </si>
   <si>
-    <t>UMK00-8</t>
-[...2119 lines deleted...]
-  <si>
     <t>UDRS-D30-50-K02</t>
   </si>
   <si>
     <t>Трубка термоусадочная ТТУ нг-LS 30/15 черная 50м/упак IEK</t>
   </si>
   <si>
     <t>CTA10MP-CFC25-K41-100</t>
   </si>
   <si>
     <t>ELASTA Хомутный держатель CFC25 серый IEK</t>
   </si>
   <si>
     <t>CTA00D-FL-014-K41</t>
   </si>
   <si>
     <t>Клипса с фикс. для глад. труб 14-18мм сер. (40шт/упак) IEK</t>
+  </si>
+  <si>
+    <t>derjp-z-16</t>
+  </si>
+  <si>
+    <t>Крепеж-клипса для монтажного пистолета d16 мм (100 шт) серая EKF-Plast,</t>
+  </si>
+  <si>
+    <t>в наличии: 1700</t>
   </si>
   <si>
     <t>CTA10D-CXS20-K41-050</t>
   </si>
   <si>
     <t>Муфта труба-коробка IP65 CXS20 ИЭК, CTA10D-CXS20-K41-050  )</t>
   </si>
   <si>
     <t>CMP20D-MK-020-010</t>
   </si>
   <si>
     <t>Оконцеватель для металлорукава MK20 IEK</t>
   </si>
   <si>
     <t>Сетевой фильтр Navigator 71 861 NSP-05-180-ESC-3x0.75 сет фильтр, 5 гн 1.8м,</t>
   </si>
   <si>
     <t>MDV10-2-050-100.</t>
   </si>
   <si>
     <t>Уст-во защит. откл. ВД1-63 2Р 50А 100мА ИЭК, MDV10-2-050-100, Ввезен из Китая</t>
   </si>
   <si>
     <t>Фонарь Navigator 94 982 NPT-CA10-ACCU Кемпинг, 45 LED 500лм, диммер, АКБ 1.8А/ч,</t>
   </si>
@@ -3098,63 +3174,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/avariynoe-i-orientacionnoe-osveshchenie/svetilnik-navigator-71-711-npl-01-3aaa-4k-led-pirml" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/avariynoe-i-orientacionnoe-osveshchenie/svetilnik-navigator-71-713-npl-03-3aaa-4k-led-pirml" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/differencialnyy-avtomat-avdt-2-polyusnyy-1pn-10a-30ma-harakteristika-c-ac-armat-iek-ar-b06s-1n-c10c030" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/difavtomat-ad12-2r-32a-30ma-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/difavtomat-ad12-2r-40a-30ma-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/difavtomat-ad12-2r-63a-100ma-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/differentsialnyi-avtomat-avdt-2-poliusnyi-1p-n-63a-kharakteristika-c-ac-tdm-4" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/differencialnyy-avtomat-avdt-2-polyusnyy-2p-25a-30000ma-harakteristika-c-ac-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avtvykl-va-47-100-3r-10a-10-ka-h-ka-s-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avt-vyklva47-29-1r-2a-45ka-h-ka-d-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avt-vyklva47-29-2r-1a-45ka-h-ka-s-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avt-vyklva47-29-3r-13a-45ka-h-ka-d-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avt-vyklva47-29-3r-1a-45ka-h-ka-d-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avt-vyklva47-29-4r-20a-45ka-h-ka-s-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-1r-20a-45ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-1r-32a-45ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-1r-40a-45ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-1r-63a-45ka-h-ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-2r-20a-45ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-2r-63a-45ka-h-ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-3r-6a-45ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636310C65201340987840.05815770" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636306C6520134057d931.22714087" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/MVA20-1-050-B.61cb0b93663b78.78359371" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/MVA20-2-010-D.61cb0b937504d2.28167376" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/MVA20-2-013-D.61cb0b9376f684.25729037" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/MVA20-2-005-D.6388a696d40843.95398449" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/MVA20-3-001-D.61cb0b93849b59.26700175" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avtomaticheskiy-vyklyuchatel-avtomat-1-polyusnyy-0pn-25a-harakteristika-c-ekf-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636140C6520133d94fb22.00759248" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636150C6520133ddc8834.16601434" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636210C6520133e93da16.60402228" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636216C6520133ee2a4b2.48224000" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avtomaticheskiy-vyklyuchatel-avtomat-2-polyusnyy-1pn-50a-harakteristika-c-ekf-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636250C6520133fe24623.15436028" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636363C652013432fe5a3.99784300" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avtomaticheskiy-vyklyuchatel-avtomat-2-polyusnyy-2p-6a-har-b-6ka-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avtomaticheskiy-vyklyuchatel-avtomat-so-vspomogatelnym-ustroystvom-2-polyusnyy-1pn-25a-harakteristika-c-so-vspomog-vykl-kontaktom-ekf-proxima-afdd-2-25c-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-stacionarnye/SVA31-3-0250-02621cc8d73c9a73.94006158" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaty-zashchity-dvigatelya/avtomat-zashchity-dvigatelya-iek-iek-bez-serii-ar-mpcb-a6c10" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/avariynyy-kontakt-ak-125160a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/dopolnitelnyy-kontakt-poperechnyy-dkp32-20-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/SVA41D-AK-1-026029932eb81c35.42686180" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/kontakt-sostoyaniya-ks47-na-din-reyku-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/MVA31D-AK-162138e33f3d900.83232944" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/MVA31D-RN-162138e5c043573.67195219" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/konsol-dlia-krepleniia-k-stene-i-ili-v-profil-338x55x115-stal-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/konsol-dlia-lotka-180x50x75-stal-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/konsol-dlia-lotka-580x50x60-stal-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/konsol-dlia-lotka-620x30x112-stal-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/podves-v-obraznyy-m8" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/polka-kabelnaya-k1161" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-6-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-7-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-8-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-9-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-n-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-a-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-v-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-s-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-8-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-9-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-n-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-a-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-v-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-s-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-0-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-2-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-3-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-4-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-5-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-6-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-7-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-8-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-9-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-n-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-v-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-s-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-0-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-1-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-2-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-3-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-4-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-5-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-6-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-7-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-8-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-9-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-n-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-v-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-s-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/promezhutochnyy-zazhim-zps-2h25-4h120400090-so13602" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/aksessuary-dlya-svetotehniki-i-vspomogatelnoe-oborudovanie/kronshteynkonsol-alyuminiy-belyy-navigator-2" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/aksessuary-dlya-svetotehniki-i-vspomogatelnoe-oborudovanie/piktogramma-dlya-avariynogo-svetilnika-iek-iek-24" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/komponent-dlia-montazha-raspredelitelnogo-shkafa-600x149x7-seryi-iek-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/komponent-dlia-montazha-raspredelitelnogo-shkafa-600x399x7-seryi-iek-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/komponent-dlia-montazha-raspredelitelnogo-shkafa-600x149x7-seryi-iek-pro-1" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/zamok-zashchelka-dlya-metallicheskogo-boksa-s-plastmassovym-klyuchom-22-1746" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/zamok-dlya-raspredelitelnogo-shkafa-navesnoy-ekf-proxima-cover-2" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/nakleyka-24v-10h15mm-ekf-proxima" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/komponent-dlia-montazha-raspredelitelnogo-shkafa-350x149x7-seryi-iek-pro-1" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/piktogramma-dlia-avariinogo-svetilnika-nakleika-iek-iek-8" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/piktogramma-dlia-avariinogo-svetilnika-nakleika-iek-iek-34" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/UMK00-5.61cb0bbe8faf22.54475892" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elementy-i-ustroystva-elektropitaniya-kompensaciya-reaktivnoy-moshchnosti/batareyki/94463.64355c44df68f2.05295444" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elementy-i-ustroystva-elektropitaniya-kompensaciya-reaktivnoy-moshchnosti/batareyki/element-pitaniya-nbt-ns-r14-sh2" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elementy-i-ustroystva-elektropitaniya-kompensaciya-reaktivnoy-moshchnosti/batareyki/94778.642ba2505b9d96.45205762" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elementy-i-ustroystva-elektropitaniya-kompensaciya-reaktivnoy-moshchnosti/batareyki/94780.6434dcc6cd2785.14615516" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elementy-i-ustroystva-elektropitaniya-kompensaciya-reaktivnoy-moshchnosti/batareyki/94764.6434dcc6ce51f4.62270888" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vykliuchatel-razedinitel-vstr-4p-100a-400v-s-rukoiatkoi-povorotnoi-glavnyi-ip20-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-nagruzki-1p-40a-vn-63n-ekf-proxima-s63140" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-nagruzki-1p-63a-vn-63n-ekf-proxima-s63163" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-nagruzki-2p-63a-vn-63n-ekf-proxima-s63263" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatelpereklyuchatel-nagruzki-ekf-995" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-razedinitel-vr32i-37a71240-400a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-razedinitel-trehpozicionnyy-vrt-63-1p-63a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-razedinitel-trehpozicionnyy-vrt-63-2p-16a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-razedinitel-trehpozicionnyy-vrt-63-3p-16a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-razedinitel-trehpozicionnyy-vrt-63-4p-25a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/rukoiatka-chernaia-iek-4" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/vyklyuchateli-pereklyuchateli-i-dimmery/glossa-2-klavishnyy-pereklyuchatel-sh6-10ah-mehanizm-titan" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/vyklyuchateli-pereklyuchateli-i-dimmery/vyklyuchatel-prohodnoy-pereklyuchatel-dvuhklavishnyy-na-2-modulya-vk4-22-00-p" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/vyklyuchateli-pereklyuchateli-i-dimmery/vyklyuchatel-odnoklavishnyy-na-2-modulya-vko-21-00-p" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/vysokovoltnoe-oborudovanie/8261063610e6c287056.73157864" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/oborudovanie-dlya-molniezashchity-i-zazemleniya/zazemliteli-i-aksessuary/komplekt-zazemleniya-3m-hz-ekf-gc-21300" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/izmeritelnye-pribory-dlya-ustanovki-v-shchit/wn-1" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/izmeritelnye-pribory-dlya-ustanovki-v-shchit/transformator-toka-tti-a-505a-10va-klass-05-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/izolenta-lenta-signalnayaograditelnaya/lenta-izoliatsionnaia-20m-chernaia-do-50degc-iek-iek-2" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/izolenta-lenta-signalnayaograditelnaya/izolenta-nit-b15-10b" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/zaglushka-kabelnoy-trassy-kmz-100x60-2-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/povorot-na-90-gr-kmp-100x40-2-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/povorot-na-90-gr-kmp-60x40-4-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/soedinitel-kms-25h25-4shtkompl-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/vneshniy-vertikalnyy-ugol-kmn-100h60-2-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/vneshniy-vertikalnyy-ugol-kmn-40h16-4-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/ugol-t-obraznyy-kmt-100h60-2-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/ugol-t-obraznyy-kmt-16h16-4-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/ugol-t-obraznyy-kmt-40x16-4-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/vneshniy-ugol-kmn-80h40-elekor" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/kabel-kanal-25h16-elekor-50-m" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/kabel-kanal-40h16-elekor-dub-30-m" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/kabel-kanal-40h16-elekor-sosna-30-m" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/kabel-kanal-60h60-elekor-12-m" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/t-obraznyy-ugol-kmt-40h40-elekor" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/t-obraznyy-ugol-kmt-80h60-elekor" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/vnutrenniy-vertikalnyy-ugol-kmv-100h40-2-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/vnutrenniy-vertikalnyy-ugol-kmv-40x25-4-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/fiksator-kabelya-universalnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/kryshka-125-mm-dlya-kk-praymer-150h60" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/kabel-kanal-150h60-praymer-parapetnyy-osnovanie" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/razdelitelnaya-peregorodka-dlya-kk-vysotoy-40-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/razdelitelnaya-peregorodka-dlya-kk-vysotoy-60-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/rezbovoy-kabelnyy-vvod-navigator-997" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/salnik-d-40mm-dotvboksa-49mm-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/rezbovoy-kabelnyy-vvod-plastik-ip54-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/salnik-mg40-ip68-d-otverstiya-40mm-d-provodnika-24-32mm-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/salnik-mg-50-diametr-provodnika-33-41mm-ip68-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/salnik-pg9-ip54-d-otverstiya-15mm-d-provodnika-4-8mm-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/YSA30-12-16-54-K41.61cb0be5156a03.61212466" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/iek-gilza-gsi-60-100-100-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/zpo-1-10-25-mm2-siniy-100-sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/zpo-1-25-60-mm2-zheltyy-25-sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/nakonechnik-jg-185-mednyy-luzhenyy-kabelnyy-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/nakonechnik-navigator-80-214-net-tam-95-12-13-alyumomednyy-25shtupak-80214" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/nakonechnik-boltovoy-ns-800-35-kv-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/nakonechnik-nki55-4-kolco-4-6mm-100-sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/nakonechnik-gilza-ngi2-05-8-oranzhevyy-20sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/razem-rpim55-6-05-ploskiy-100-sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/razem-rpip125-5-08-ploskiy-100-sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/lotok-neperforirovannyy-80h150h3000-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/lotok-kabelnyi-listovoi-3000x200x80-stal-tolshch-0-8mm-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/ugol-d-listovogo-kabel-lotka-90deg-gorizontaln-bez-razema-soedinitelia-stal-iek-27" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/povorot-na-90-gr-vertikalnyy-vnutrenniy-80h200-iek-hdz" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/razvetvitel-t-obraznyy-50h300" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/zaglushka-n50h200" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/zaglushka-n80h300" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/ugol-d-listovogo-kabel-lotka-90deg-stal-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/ugol-d-listovogo-kabel-lotka-90deg-stal-iek-1" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/troinik-gorizontalnyi-nerzhaveiushchaia-stal-otsinkovka-goriachim-sposobom-po-metodu-sendzimira-iek-iek-1" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/troinik-gorizontalnyi-nerzhaveiushchaia-stal-otsinkovka-goriachim-sposobom-po-metodu-sendzimira-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-provolochnyy/lotok-provolochnyy-60h100-gc" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/YCT22-00-3-K03-004-ZGL6718bff3985f36.80530547" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/YCT22-03-3-K52-0046718c00f1ce5a6.45381553" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kabelnaya-peremychka-vtychnaya-2-zazhima-32a-iek-iek-armafix-yct20-00-k03-004-ec-10p" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaya-kolodka-iek-iek-9" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnyy-raspredelitel-v-sbore-ekf-998" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-jxb-st-1525-zemlya-ekf-sak-st-1525-pen" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-jxb-st-4-zemlya-ekf-sak-st-4-pen" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-jxb-st-4-seraya-ekf-sak-st-4" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/sak-st-4-blue6674fd88af1e15.85992721" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-zni-35mm2-jxb125a-seryy-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-kvi-410mm2-seraya-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-kvi-6-i-izmeritelnoy-6mm2-seraya-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zazhim-klemmnyi-prokhodnoi-iek-iek-2" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zazhim-vintovoy-zvi-60-ng-6-16mm2-12par-iek-chernye" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zazhim-vintovoy-zvi-80-10-25mm2-12par-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaia-kolodka-17-4mm-1x1-2-5mm2-20a-450v-prozrachnaia-iek-iek-1" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaia-kolodka-48mm-1-4-16mm2-85a-600v-termoplast-sinii-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaia-kolodka-59mm-1-6-35mm2-125a-600v-termoplast-sinii-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaia-kolodka-40-5mm-1-0-5-6mm2-50a-600v-termoplast-zhelto-zelenyi-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaia-kolodka-69-5mm-1-25-70mm2-250a-600v-termoplast-zhelto-zelenyi-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/YZN30-004P-K0360512039eea8a8.12314815" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zazhim-klemmnyy-prohodnoy-563mm-razmer-yacheyki-62mm-na-din-reyku-41a-800v-iek-iek-2" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemma-pruzhinnaya-soedinitelnaya-ksp3-lnpe-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemma-pruzhinnaya-soedinitelnaya-kspz3-lnpe-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemma-pruzhinnaya-soedinitelnaya-kspn5-3lnpe-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zazhim-klemmnyy-prohodnoy-ekf-998" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmy-montazhnye-navigator-61-684-ntc-r1-5-50-50-shtupak" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemma-s-pastoy-montazhnaya-ntc-ac-4" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kolodka-klemmnaya-jxb-1635-sinyaya-ekf-plc-jxb-1635b" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kolodka-klemmnaya-samozazhimnaya-jxb-st-15-175a-3-vyvoda-seraya-ekf-plc-jxb-st-15-3" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kolodka-klemmnaya-samozazhimnaya-jxb-st-25-3-vyvoda-zemlya-ekf-plc-jxb-st-25-3-pen" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kolodka-klemmnaya-samozazhimnaya-jxb-st-4-41a-seraya-ekf-plc-jxb-st-4" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kolodka-klemmnaya-samozazhimnaya-jxb-st-4-zemlya-ekf-plc-jxb-st-4-pen" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/krossovyy-soedinitel-dlya-klemmnyh-blokov-vtychnaya-10-zazhimov-40a-s-izolyaciey-ekf-ekf-plc-per-st-10pin-4" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kreplenie-na-vinty-2-zazhima-125a-navigator" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/stroitelno-montazhnaya-klemma-smk-773-306-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaya-kolodka-ekf-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaya-kolodka-ekf-997" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/elektricheskoe-kompl-shchee-dlya-ustr-va-upravleniya-i-signalizacii-mehanicheskoe-komplektuyushchee-dlya-ustroystva-upravleniya-i-signalizacii-iek-mi-dk60-1" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/iek-kolpachok-zashchitnyy-ip65-ad22-d1-dlya-pryamoug-sdvoennoy-knopki" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/iek-kolpachok-zashchitnyy-ip67-ad22-s-dlya-utoplennoy-knopki" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/lampa-smennaya-krasnaya-matrica12v-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/lampa-smennaya-krasnaya-matrica24v-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/lampa-indikatornaya-230v-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/katushka-upravleniya-dlya-kmi-09a-18a-110v-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/katushka-upravleniya-dlya-kmi-25a-32a-230v-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/MKK00D-DK-1166228a5ab00981.08755190" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/MKK00D-DK-2064c1299b188f39.88947879" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/kontaktor-kmi-10911-9a-230vas3-1nz-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/kontaktor-kmi-35012-50a-400vas3-1no1nz-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/kontaktor-kme-25a-380v-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/pristavka-pvi-23-zaderzhka-na-vykl-01-3sek-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/KPK10-04.61cb0bd601bd16.09078513" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/pristavka-pki-04-dopkontakty-4r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/pristavka-pki-20-dopkontakty-2z-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/pml-s-25-230-basic652013b863f701.04605987" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/rele-rti-3361-elektroteplovoe-55-70-a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/korpus-vstraiv-1-riad-4-mod-plastik-belyi-222x136x87mm-ip41-c-din-reikoi-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/korpus-shchita-ucheta-nakladnoi-plastik-500mmx290mmx122mm-ip66-s-montazhnoi-reikoi-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/iek-prime-boks-shchrv-p-24-modulya-vstraivaemyy-plastik-ip41-belaya-dver" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/boks-shchrn-p-24-modulya-navesnplastik-ip41-prime" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/TF5-KP72-N-12-65-K03-K0666387ad0e15fb9.25598201" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/korpus-shchita-ucheta-nakladnoi-listovaia-stal-310mmx300mmx150mm-ip66-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/korpus-shchita-ucheta-nakladnoi-listovaia-stal-445mmx400mmx150mm-ip66-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/shchit-shchrv-p-8-plastik-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/korpus-shchita-ucheta-ekf-basic-4" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-sbornoy-konstrukcii/cokolelement-cokolya-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-sbornoy-konstrukcii/komponent-dlya-dveri-raspredelitelnogo-shkafa-plastik-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-galogennye/galogennaya-lampa-kapsulnaya-nh-jc-50-12-g635" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-lyuminescentnye/lampa-lyuminescentnaya-ntl-t4-06-860-g5" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-lyuminescentnye/lampa-lyuminescentnaya-ntl-t5-06-860-g5" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-nakalivaniya/lampa-nakalivaniya-navigator-998" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/416625f6919889325d8.89496571" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-sgrushah-d60mm-e27-200u-6vt-230v-matovaya-4000k-iek-iek-ll-i-a60-6-230-40-e27" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-sgrushah-d60mm-e27-200u-8vt-230v-matovaya-4000k-iek-iek-ll-i-a60-8-230-40-e27" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-ssharh-d45mm-e14-180u-5vt-230v-matovaya-4000k-iek-iek-ll-i-g45-5-230-40-e14" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-ssharh-d45mm-e27-180u-7vt-230v-matovaya-3000k-iek-iek-ll-i-g45-7-230-30-e27" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-sgrushah-d60mm-e27-180u-15vt-230v-matovaya-3000k-iek-iek-ll-a60-15-230-30-e27-g" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-sgrushah-d55mm-e27-180u-8vt-230v-matovaya-3000k-iek-iek-ll-a60-08-230-30-e27-g" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-led-e27-11vt-3k-glden-wa60-b-11-230-e27-3000-general-660340" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-lineynaya-d29mm-g13-110deg-12vt-176-264v-prozrachnaya-navigator" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-lineynaya-d29mm-g13-110deg-24vt-176-264v-prozrachnaya-navigator" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-navigator-71-307-nll-f-c35-4-230-27k-e14professional" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/82447634d53346de1b0.30788043" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824606267ee3e1dd726.09847844" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824646267ee3e29af93.34607120" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824806267ee3e07e055.46458427" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824826267ee3e2512e4.65081813" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824846267ee3cd730e1.86453751" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824856267ee3de5ab60.13449106" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824956267ee3cbcbf61.57538704" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824966267ee3cbda2f2.45411215" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/8251362669cc2a8a517.74201719" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825166267ee3ccc81a4.24397787" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825326267ee3c81e6a0.07830064" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825386267ee3cbf6061.21603724" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825396267ee3cc05480.72947641" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825416267ee3cab25d8.96890936" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825556267ee3de14aa0.72242503" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825606267ee3ce2e778.11689917" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825636267ee3cd31816.74472577" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/8256762669cc307f665.93190741" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825766267ee3e46b3d9.99758375" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-nll-r39-25-230-4k-e14" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-nll-r63-8-230-4k-e27" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaia-led-s-otrazhatelem-d80mm-e27-120deg-12vt-220-240v-matovaia-neitralnaia-kholodno-belaia-4000k-navigator" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/metizy-krepyozhnye-soedinitelnye-elementy/bolt-ankernyy-s-gaykoy-m865" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/se-blanca-naruzh-bel-korobka-raspredelitelnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/korobka-km41235-raspayachnaya-dlya-op-85h85h40mm-ip44-ral7035-6-germovvodov" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/UKO21-150-110-070-K41-6666d7ddc51a0f95.71706605" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/UKO31-080-080-050-K34-546412955a50fa75.51925407" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/13011265cc3dc0dcf555.03789313" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/13011165cc3dc0dd6b00.88943789" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-obogreva-ventilyacii-klimatotehnika/montazhnye-materialy-i-krepezh/084-02-0264b0c9dace8cb9.97258968" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/patrony-lampoderzhateli/navigator-71-604-nlh-cl-e40-keramicheskiy-podvesnoy-e40" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/patrony-lampoderzhateli/navigator-71-609-nlh-bl-r-e14-karbolit-lyustrovyy-s-kolcom" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/patrony-lampoderzhateli/navigator-71-612-nlh-pl-r-e14-plastik-lyustrovyy-pod-kolco" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/pozharno-ohrannye-sistemy-opticheskaya-i-akusticheskaya-signalizaciya/pozharno-ohrannaya-signalizaciya-sistemy-opoveshcheniya/145505f57f61333d9c5.63951124" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/nizkovoltnyi-plavkii-predokhranitel-hrc-00s-nhc00-16a-690v-dlia-zashchity-kabelei-i-oborudovaniia-ot-kz-i-peregruzki-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/cilindricheskiy-predohranitel-10h38-mm-10a-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/cilindricheskiy-predohranitel-1a-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/cilindricheskiy-predohranitel-10h38-mm-2a-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/cilindricheskiy-predohranitel-10h38-mm-4a-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/cilindricheskiy-predohranitel-10h38-mm-6a-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/prozhektory-i-svetilniki-napravlennogo-sveta/405807564427461319e0c8e9c95.57486514" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/prozhektory-i-svetilniki-napravlennogo-sveta/prozhektor-simmetr-nakladnoy-70vt-200-240v-alyuminiy-chernyy-ip65-navigator" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/prozhektory-i-svetilniki-napravlennogo-sveta/80672671b0ecd8d0af1.27806980" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/prozhektory-i-svetilniki-napravlennogo-sveta/prozhektor-sdo02-20-svetodiodnyy-seryy-diskret-ip65-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/prozhektory-i-svetilniki-napravlennogo-sveta/1447663aa6f0ad22419.55582502" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/puskoreguliruyushchaya-apparatura/avtomat-zashchity-dvigatelya-vstraivaemyy-stacionarnyy-evroavtomatika-fif" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/puskoreguliruyushchaya-apparatura/derzhatel-k-teplovomu-rele-rte-3353-3365-ekf-mb-3353-3365-23-93a" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/puskoreguliruyushchaya-apparatura/93507692a66b0a6e231.02626443" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/puskoreguliruyushchaya-apparatura/chastotnyy-preobrazovatel-37kvt-400v-na-vyhode-3200gc-33faz-s-blokom-upravleniya-ip20-iek-iek-bez-serii-cnt-a310d33v37-45te" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/oborudovanie-dlya-molniezashchity-i-zazemleniya/razryadniki-i-ustroystva-zashchity/ogranichitel-impulsnyh-napryazheniy-serii-opv-d3p-in-5ka-230v-s-signalizaciey-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/oborudovanie-dlya-molniezashchity-i-zazemleniya/razryadniki-i-ustroystva-zashchity/ogranichitel-perenapryazheniya-opn-280sh-lva-280b-dl-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/rozetka-perenosnaya-ssi-215-16a-6ch200346-240415v-3rren-ip44-magnum-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/rozetka-perenosnaya-ssi-235-63a-6ch200346-240415v-3rren-ip67-magnum-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/adapter-trehluchevoy-ts1013-214-3rre-16a-380v-ip44-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/1428865d4266ea3d644.23688241" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/1429165d4266eabf317.31563168" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/PSN71-063-3-2-676711e0e03b7604.28327019" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/rozetka-415-skrytaya-3ren-16a-380v-ip44-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/rozetka-424-skrytaya-3re-32a-380v-ip44-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/rozetka-124-3rre-32a-380v-ip44-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/ramki-supporty-adaptery-i-dekorativnye-elementy-dlya-eui/glossa-4-postovaya-ramka-vertikalnaya-bezhevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/ramki-supporty-adaptery-i-dekorativnye-elementy-dlya-eui/ramka-se-967" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/ramki-supporty-adaptery-i-dekorativnye-elementy-dlya-eui/support-dlya-kk-dlya-kryshki-75-mm-evrop-pod-el-ust-60h60" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/fif-rele-kontrolya-napryazheniya-cp-700" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/impulsnoe-rele-rio-1-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/releynyy-razem-na-din-reyku-vintovoe-soedinenie-14shtyrkov-ekf-averes-rm4-22-3" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/releynyy-razem-na-din-reyku-razemnoe-shtepselnoe-soedinenie-8shtyrkov-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-promezhutochnoe-rp-253-10a-24v-ds-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/promezhutochnoe-rele-2pk-kat230v-ac-ip40-ekf-rps-22-2-230" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-rek774ly4-10a-24v-ac-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-rek774ly4-s-indikaciey-10a-24v-ac-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-rek783my3-5a-12v-dc-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-rek783my3-5a-24v-dc-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-rek783my3-s-indikaciey-5a-230v-ac-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-temperatury-rt-820-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/MTA30-16.61cb0becd2a9d5.45879443" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/ckf-317" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/bis-402" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/cp-720" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/promezhutochnoe-rele-4pk-kat230v-ac-ip20-evroavtomatika-fif" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/rozetki-silovye/skandy-roz-2-ya-bez-zksh-steklo-10a-sk-r03w-ark-bel-iek-sk-r20-10-k01" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/rozetki-silovye/rozetka-iek-praimer-1-mest-2mod-mekhanizm-s-nakladkoi-s-z-k-dlia-kab-kanala16a-250v-so-shtorkami-ip20-krasn" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/instrument-izmeritelnye-pribory-i-sredstva-zashchity/ruchnoy-instrument-obshchego-naznacheniya/THS10-W9 0.61cb0b9f4a6352.36555170" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/instrument-izmeritelnye-pribory-i-sredstva-zashchity/ruchnoy-instrument-obshchego-naznacheniya/THS10-W4 8.61cb0b9f4b1be5.70649861" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/instrument-izmeritelnye-pribory-i-sredstva-zashchity/ruchnoy-instrument-obshchego-naznacheniya/instrument-dlya-homutov-navigator-61-655-nht-ft01-2x10" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/instrument-izmeritelnye-pribory-i-sredstva-zashchity/ruchnoy-instrument-obshchego-naznacheniya/nabor-instrumentov-navigator-95263" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetilnik-npo3233d-belyy-2h25-s-datchikom-dvizheniya-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/dpp-18vt-65k-dsp-cc-18-65k-ip65-led-r-600mm-rf-svpot2350lm-navigator-14131" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/1452861a8c48c35b8f3.76771173" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/14648646edf05ec34b3.24458718" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetilnik-navigator-61-087-dsp-04-600-ip65-2ht8-g13" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetilnik-navigator-61-578-nlp-s1-40-65k-wh-bez-drayvera-1000-ma" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetilnik-navigator-71-582-nbl-s1-12-4k-ip54-led" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetilnik-navigator-93-567-nlp-os6-25-4k-93567" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/1510-0012067a96fabb7fcf7.23051214" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/dvo-dpo-36vt-4k-univopal-2600lm-ip20-dvo-6561-o-36vt-4000k-595h595h20-opal-iek-gar2g" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/dvo-36vt-45k-vstrbez-drayvera-ip20-dvo6561-25-o-eco-25mm-opal-595x595-4500k-iek-gar1-god" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetodiodnaya-panel-dvo-6565-eco-595x595h10-36vt-4500k-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetovye-shnury-svetodiodnye-lenty-i-komlektuyushchie/konnektor-dlya-svetodiodnoy-lenty-nlsc-8mm-pc-w-pc-ip20" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetovye-shnury-svetodiodnye-lenty-i-komlektuyushchie/svetovaya-lenta-so-svetodiod-led-60-lampm-48vtm-cvet-belyy-4000k-12v-dc-samokleyushch-sya-ip65-iek-iek-lsr1-0-060-65-3-05" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetovye-shnury-svetodiodnye-lenty-i-komlektuyushchie/lenta-svetod-48vt-gls-2835-60-48-12-ip20-4-belyy-5mup-general-500210" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/indikator-lay5-bu63-zelenogo-cveta-d22mm-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/indikator-lay5-bu65-zheltogo-cveta-d22mm-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-ablf-22-belyy-d22mm-neon240v-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-ablf-22-zheltyy-d22mm-neon240v-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-ablfp-22-zelenyy-d22mm-neon240v-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-ablfs-22-prozrachnyy-d22mm-neon240v-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-aea-22-gribok-zelenyy-d22mm-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/BBT20-BW3171-1-12-67-K0163feced36c9156.83536431" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-upravleniya-lay5-ba51-bez-podsvetki-zheltaya-1z-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-upravleniya-lay5-ba61-bez-podsvetki-sinyaya-1z-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-upravleniya-lay5-bc21-gribok-chern1z-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-upravleniya-lay5-bl41-bez-podsvetki-krasnaya-1z-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-upravleniya-lay5-bt42-gribok-avariynaya-s-fiksaciey-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/lampa-ad16dsledmatrica-d16mm-krasnyy-230v-ac-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/lampa-ad22dsledmatrica-d22mm-belyy-12v-acdc-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/lampa-ad22dsledmatrica-d22mm-belyy-24v-acdc-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/lampa-ad22dsledmatrica-d22mm-zelenyy-12v-acdc-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/lampa-al-22te-signalnaya-d22mm-krasnyy-neon240v-cilindr-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/paketnyy-vyklyuchatel-pv-3-16-m1-pl-ip56-pv-3-16-4-vvezen-iz-rf-pv-3-16-4" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-lay5-bg45-na-2-polozheniya-s-klyuchom-bez-fiksacii-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-lay5-bk2465-2-polozheniya-krasnyy-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-als-22-cherndlinrukoyat2-fikspolozh-i-o-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatelans-22-2-2-polozhzelneon240v-i-o-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-ans-22-2-2-polozhkrasneon240v-i-o-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-anslr-22-3-na-3-fikspolozhkrasnyy-neon240v-i-o-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-anslr-22-3-na-3-fikspolozhzelenyy-neon240v-i-o-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pk-1-52-25a-2p-1-2-ekf-pk-1-52-25" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-na-din-reyku/signalnaya-lampa-ls-47-krasnaya-neon-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/sistemy-sbornyh-shin/YCC10-30-06-0146513ab3b227718.56101558" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/sistemy-sbornyh-shin/iek-zazhim-shinnyy-terminal-zshi-16-35-mm2-dlya-shiny-10mm" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/sistemy-sbornyh-shin/izolyator-din-zheltyy-120-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/sistemy-sbornyh-shin/izolyator-stupenchatyy-is4-50-m10-silovoy-s-boltom-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/sistemy-sbornyh-shin/terminal-dlya-provodnikov-univers-25-16-mm2-na-shinu-10mm-ekf-ut-2516-10" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/styazhki-homuty-kabelnye/UHH17-36-100-100.61cb0bf387dbe9.89974361" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/styazhki-homuty-kabelnye/homut-kabelnyy-styazhka-s-vnutr-zubchatym-zacepleniem-plastik-chernyy-iek-3" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/termousazhivaemye-i-izolyacionnye-materialy-dlya-kabelya/termousazhivaemaya-trubka-ttuk-9548-21-prozrachnaya-s-kleem-1-m-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/termousazhivaemye-i-izolyacionnye-materialy-dlya-kabelya/trubka-tutng-168-termousazh-chernaya-100mup-iek-rezhem" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/termousazhivaemye-i-izolyacionnye-materialy-dlya-kabelya/trubka-tutng-3015-termousazhchernaya50mroll-iek-rezhem" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/truby-i-rukava-dlya-prokladki-kabelya/iek-homutnyy-derzhatel-seryy-cfc25" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/truby-i-rukava-dlya-prokladki-kabelya/klipsa-s-fiks-dlya-glad-trub-14-18mm-ser-40shtupak-iek-cta00d-fl-014-k41" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/truby-i-rukava-dlya-prokladki-kabelya/mufta-gibkaya-truba-korobka-ip65-cxs20-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/truby-i-rukava-dlya-prokladki-kabelya/okoncevatel-dlya-metallorukava-mk20-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/udliniteli-rozetochnye-bloki-razvetviteli-perehodniki/blok-rozetochnyy-navigator-987" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/ustroystva-zashchitnogo-otklyucheniya-uzo/MDV10-2-050-100.61cb0bee2a97f0.74702113" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/fonari-i-perenosnye-svetovye-pribory/sadovyy-svetilnik-na-solnechnoy-bataree-nsl-mt-1w-106aaa-rp" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/shchity-i-paneli-dlya-izmeritelnyh-priborov/panel-dlya-ustschetchika-pu-30-3-fazn-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/elementy-upravleniya-dlya-svetosignalnoy-armatury/selektornyy-pereklyuchatel-2-pozic-cvet-krasnyy-22mm-s-podsvetkoy-bez-fiksacii-ip40-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/elementy-upravleniya-dlya-svetosignalnoy-armatury/BA9SA/W-24V664cba5fcee3c1.14406315" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/avariynoe-i-orientacionnoe-osveshchenie/svetilnik-navigator-71-711-npl-01-3aaa-4k-led-pirml" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/avariynoe-i-orientacionnoe-osveshchenie/svetilnik-navigator-71-713-npl-03-3aaa-4k-led-pirml" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/differencialnyy-avtomat-avdt-2-polyusnyy-1pn-10a-30ma-harakteristika-c-ac-armat-iek-ar-b06s-1n-c10c030" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/difavtomat-ad12-2r-32a-30ma-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/difavtomat-ad12-2r-40a-30ma-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/difavtomat-ad12-2r-63a-100ma-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/differentsialnyi-avtomat-avdt-2-poliusnyi-1p-n-63a-kharakteristika-c-ac-tdm-4" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-differencialnogo-toka-diffavtomaty/differencialnyy-avtomat-avdt-2-polyusnyy-2p-25a-30000ma-harakteristika-c-ac-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avtvykl-va-47-100-3r-10a-10-ka-h-ka-s-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avt-vyklva47-29-1r-2a-45ka-h-ka-d-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avt-vyklva47-29-2r-1a-45ka-h-ka-s-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avt-vyklva47-29-3r-13a-45ka-h-ka-d-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avt-vyklva47-29-3r-1a-45ka-h-ka-d-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avt-vyklva47-29-4r-20a-45ka-h-ka-s-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-1r-20a-45ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-1r-32a-45ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-1r-40a-45ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-1r-63a-45ka-h-ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-2r-20a-45ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-2r-63a-45ka-h-ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/iek-generica-avtomaticheskiy-vyklyuchatel-va47-29-3r-6a-45ka-s" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636310C65201340987840.05815770" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636306C6520134057d931.22714087" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/MVA20-1-050-B.61cb0b93663b78.78359371" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/MVA20-2-010-D.61cb0b937504d2.28167376" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/MVA20-2-013-D.61cb0b9376f684.25729037" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/MVA20-2-005-D.6388a696d40843.95398449" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/MVA20-3-001-D.61cb0b93849b59.26700175" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avtomaticheskiy-vyklyuchatel-avtomat-1-polyusnyy-0pn-25a-harakteristika-c-ekf-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636140C6520133d94fb22.00759248" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636150C6520133ddc8834.16601434" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636210C6520133e93da16.60402228" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636216C6520133ee2a4b2.48224000" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avtomaticheskiy-vyklyuchatel-avtomat-2-polyusnyy-1pn-50a-harakteristika-c-ekf-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636250C6520133fe24623.15436028" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/M636363C652013432fe5a3.99784300" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avtomaticheskiy-vyklyuchatel-avtomat-2-polyusnyy-2p-6a-har-b-6ka-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-modulnye/avtomaticheskiy-vyklyuchatel-avtomat-so-vspomogatelnym-ustroystvom-2-polyusnyy-1pn-25a-harakteristika-c-so-vspomog-vykl-kontaktom-ekf-proxima-afdd-2-25c-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaticheskie-vyklyuchateli-stacionarnye/SVA31-3-0250-02621cc8d73c9a73.94006158" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/avtomaty-zashchity-dvigatelya/avtomat-zashchity-dvigatelya-iek-iek-bez-serii-ar-mpcb-a6c10" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/avariynyy-kontakt-ak-125160a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/dopolnitelnyy-kontakt-poperechnyy-dkp32-20-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/SVA41D-AK-1-026029932eb81c35.42686180" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/kontakt-sostoyaniya-ks47-na-din-reyku-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/MVA31D-AK-162138e33f3d900.83232944" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/aksessuary-dlya-apparatov-zashchity/MVA31D-RN-162138e5c043573.67195219" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/konsol-dlia-krepleniia-k-stene-i-ili-v-profil-338x55x115-stal-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/konsol-dlia-lotka-180x50x75-stal-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/konsol-dlia-lotka-580x50x60-stal-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/konsol-dlia-lotka-620x30x112-stal-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/podves-v-obraznyy-m8" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/aksessuary-dlya-kabelnyh-lotkov-universalnye/polka-kabelnaya-k1161" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/UMK00-5.61cb0bbe8faf22.54475892" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-6-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-7-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-8-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-9-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-n-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-a-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-v-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk0-15mm-simvol-s-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-8-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-9-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-n-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-a-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-v-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk1-25mm-simvol-s-1000shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-0-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-2-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-3-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-4-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-5-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-6-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-7-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-8-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-9-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-n-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-v-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk2-4mm-simvol-s-500shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-0-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-1-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-2-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-3-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-4-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-5-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-6-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-7-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-8-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-9-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-n-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-v-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/marker-mk3-6mm-simvol-s-350shtupak-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/aksessuary-dlya-kabelya/promezhutochnyy-zazhim-zps-2h25-4h120400090-so13602" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/aksessuary-dlya-svetotehniki-i-vspomogatelnoe-oborudovanie/1007-0010066e2857c445d93.24958941" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/aksessuary-dlya-svetotehniki-i-vspomogatelnoe-oborudovanie/kronshteynkonsol-alyuminiy-belyy-navigator-2" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/aksessuary-dlya-svetotehniki-i-vspomogatelnoe-oborudovanie/piktogramma-dlya-avariynogo-svetilnika-iek-iek-24" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/komponent-dlia-montazha-raspredelitelnogo-shkafa-600x149x7-seryi-iek-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/komponent-dlia-montazha-raspredelitelnogo-shkafa-600x399x7-seryi-iek-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/komponent-dlia-montazha-raspredelitelnogo-shkafa-600x149x7-seryi-iek-pro-1" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/zamok-zashchelka-dlya-metallicheskogo-boksa-s-plastmassovym-klyuchom-22-1746" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/zamok-dlya-raspredelitelnogo-shkafa-navesnoy-ekf-proxima-cover-2" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/nakleyka-24v-10h15mm-ekf-proxima" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/komponent-dlia-montazha-raspredelitelnogo-shkafa-350x149x7-seryi-iek-pro-1" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/piktogramma-dlia-avariinogo-svetilnika-nakleika-iek-iek-8" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/aksessuary-i-vspomogatelnoe-oborudovanie-dlya-shchitov-i-shkafov/piktogramma-dlia-avariinogo-svetilnika-nakleika-iek-iek-34" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elementy-i-ustroystva-elektropitaniya-kompensaciya-reaktivnoy-moshchnosti/batareyki/94463.64355c44df68f2.05295444" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elementy-i-ustroystva-elektropitaniya-kompensaciya-reaktivnoy-moshchnosti/batareyki/element-pitaniya-nbt-ns-r14-sh2" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elementy-i-ustroystva-elektropitaniya-kompensaciya-reaktivnoy-moshchnosti/batareyki/94778.642ba2505b9d96.45205762" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elementy-i-ustroystva-elektropitaniya-kompensaciya-reaktivnoy-moshchnosti/batareyki/94780.6434dcc6cd2785.14615516" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elementy-i-ustroystva-elektropitaniya-kompensaciya-reaktivnoy-moshchnosti/batareyki/94764.6434dcc6ce51f4.62270888" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vykliuchatel-razedinitel-vstr-4p-100a-400v-s-rukoiatkoi-povorotnoi-glavnyi-ip20-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vykl-nagruzki-1p-25a-vn-29-ekf-basic" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-nagruzki-1p-40a-vn-63n-ekf-proxima-s63140" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-nagruzki-1p-63a-vn-63n-ekf-proxima-s63163" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-nagruzki-2p-63a-vn-63n-ekf-proxima-s63263" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatelpereklyuchatel-nagruzki-ekf-995" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-razedinitel-vr32i-37a71240-400a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-razedinitel-trehpozicionnyy-vrt-63-1p-63a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-razedinitel-trehpozicionnyy-vrt-63-2p-16a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-razedinitel-trehpozicionnyy-vrt-63-3p-16a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/vyklyuchatel-razedinitel-trehpozicionnyy-vrt-63-4p-25a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/vyklyuchateli-nagruzki-rubilniki/rukoiatka-chernaia-iek-4" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/vyklyuchateli-pereklyuchateli-i-dimmery/glossa-2-klavishnyy-pereklyuchatel-sh6-10ah-mehanizm-titan" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/vyklyuchateli-pereklyuchateli-i-dimmery/vyklyuchatel-prohodnoy-pereklyuchatel-dvuhklavishnyy-na-2-modulya-vk4-22-00-p" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/vyklyuchateli-pereklyuchateli-i-dimmery/vyklyuchatel-odnoklavishnyy-na-2-modulya-vko-21-00-p" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/vysokovoltnoe-oborudovanie/8261063610e6c287056.73157864" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/oborudovanie-dlya-molniezashchity-i-zazemleniya/zazemliteli-i-aksessuary/komplekt-zazemleniya-3m-hz-ekf-gc-21300" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/izmeritelnye-pribory-dlya-ustanovki-v-shchit/wn-1" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/izmeritelnye-pribory-dlya-ustanovki-v-shchit/transformator-toka-tti-a-505a-10va-klass-05-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/izolenta-lenta-signalnayaograditelnaya/lenta-izoliatsionnaia-20m-chernaia-do-50degc-iek-iek-2" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/izolenta-lenta-signalnayaograditelnaya/izolenta-nit-b15-10b" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/zaglushka-kabelnoy-trassy-kmz-100x60-2-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/povorot-na-90-gr-kmp-100x40-2-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/povorot-na-90-gr-kmp-60x40-4-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/soedinitel-kms-25h25-4shtkompl-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/vneshniy-vertikalnyy-ugol-kmn-100h60-2-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/vneshniy-vertikalnyy-ugol-kmn-40h16-4-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/ugol-t-obraznyy-kmt-100h60-2-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/ugol-t-obraznyy-kmt-16h16-4-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/ugol-t-obraznyy-kmt-40x16-4-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/vneshniy-ugol-kmn-80h40-elekor" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/kabel-kanal-25h16-elekor-50-m" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/kabel-kanal-40h16-elekor-dub-30-m" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/kabel-kanal-40h16-elekor-sosna-30-m" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/kabel-kanal-60h60-elekor-12-m" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/t-obraznyy-ugol-kmt-40h40-elekor" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-montazhnye-magistralnye-i-aksessuary/t-obraznyy-ugol-kmt-80h60-elekor" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/vnutrenniy-vertikalnyy-ugol-kmv-100h40-2-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/vnutrenniy-vertikalnyy-ugol-kmv-40x25-4-shtkomp" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/fiksator-kabelya-universalnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/kryshka-125-mm-dlya-kk-praymer-150h60" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/kabel-kanal-150h60-praymer-parapetnyy-osnovanie" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/razdelitelnaya-peregorodka-dlya-kk-vysotoy-40-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabel-kanaly-nastennye-parapetnye-dlya-montazha-eui-i-aksessuary/razdelitelnaya-peregorodka-dlya-kk-vysotoy-60-mm" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/rezbovoy-kabelnyy-vvod-navigator-997" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/salnik-d-40mm-dotvboksa-49mm-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/rezbovoy-kabelnyy-vvod-plastik-ip54-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/salnik-mg40-ip68-d-otverstiya-40mm-d-provodnika-24-32mm-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/salnik-mg-50-diametr-provodnika-33-41mm-ip68-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/salnik-pg9-ip54-d-otverstiya-15mm-d-provodnika-4-8mm-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-vvody/YSA30-12-16-54-K41.61cb0be5156a03.61212466" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-mufty/kabelnyy-konnektor-i-obraznyy-klemmnik-3pin-ip68-freetools" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/iek-gilza-gsi-60-100-100-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/zpo-1-10-25-mm2-siniy-100-sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/zpo-1-25-60-mm2-zheltyy-25-sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/nakonechnik-jg-185-mednyy-luzhenyy-kabelnyy-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/nakonechnik-navigator-80-214-net-tam-95-12-13-alyumomednyy-25shtupak-80214" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/nakonechnik-boltovoy-ns-800-35-kv-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/nakonechnik-nki55-4-kolco-4-6mm-100-sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/nakonechnik-gilza-ngi2-05-8-oranzhevyy-20sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/razem-rpim55-6-05-ploskiy-100-sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/kabelnye-nakonechniki-i-soediniteli-gilzy/razem-rpip125-5-08-ploskiy-100-sht-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/lotok-neperforirovannyy-80h150h3000-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/lotok-kabelnyi-listovoi-3000x200x80-stal-tolshch-0-8mm-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/ugol-d-listovogo-kabel-lotka-90deg-gorizontaln-bez-razema-soedinitelia-stal-iek-27" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/povorot-na-90-gr-vertikalnyy-vnutrenniy-80h200-iek-hdz" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/razvetvitel-t-obraznyy-50h300" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/zaglushka-n50h200" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/zaglushka-n80h300" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/ugol-d-listovogo-kabel-lotka-90deg-stal-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/ugol-d-listovogo-kabel-lotka-90deg-stal-iek-1" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/troinik-gorizontalnyi-nerzhaveiushchaia-stal-otsinkovka-goriachim-sposobom-po-metodu-sendzimira-iek-iek-1" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-listovoy/troinik-gorizontalnyi-nerzhaveiushchaia-stal-otsinkovka-goriachim-sposobom-po-metodu-sendzimira-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/kabelnyy-lotok-provolochnyy/lotok-provolochnyy-60h100-gc" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/YCT22-00-3-K03-004-ZGL6718bff3985f36.80530547" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/YCT22-03-3-K52-0046718c00f1ce5a6.45381553" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kabelnaya-peremychka-vtychnaya-2-zazhima-32a-iek-iek-armafix-yct20-00-k03-004-ec-10p" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaya-kolodka-iek-iek-9" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnyy-raspredelitel-v-sbore-ekf-998" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-jxb-st-1525-zemlya-ekf-sak-st-1525-pen" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-jxb-st-4-zemlya-ekf-sak-st-4-pen" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-jxb-st-4-seraya-ekf-sak-st-4" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/sak-st-4-blue6674fd88af1e15.85992721" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-zni-35mm2-jxb125a-seryy-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-kvi-410mm2-seraya-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zaglushka-dlya-kvi-6-i-izmeritelnoy-6mm2-seraya-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zazhim-klemmnyi-prokhodnoi-iek-iek-2" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zazhim-vintovoy-zvi-60-ng-6-16mm2-12par-iek-chernye" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zazhim-vintovoy-zvi-80-10-25mm2-12par-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaia-kolodka-17-4mm-1x1-2-5mm2-20a-450v-prozrachnaia-iek-iek-1" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaia-kolodka-48mm-1-4-16mm2-85a-600v-termoplast-sinii-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaia-kolodka-59mm-1-6-35mm2-125a-600v-termoplast-sinii-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaia-kolodka-40-5mm-1-0-5-6mm2-50a-600v-termoplast-zhelto-zelenyi-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaia-kolodka-69-5mm-1-25-70mm2-250a-600v-termoplast-zhelto-zelenyi-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemma-zazemlyayushchaya-1urovney-80mm-70mm2-shirina-yacheyki22-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/YZN30-004P-K0360512039eea8a8.12314815" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zazhim-klemmnyy-prohodnoy-563mm-razmer-yacheyki-62mm-na-din-reyku-41a-800v-iek-iek-2" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemma-pruzhinnaya-soedinitelnaya-ksp3-lnpe-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemma-pruzhinnaya-soedinitelnaya-kspz3-lnpe-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemma-pruzhinnaya-soedinitelnaya-kspn5-3lnpe-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/zazhim-klemmnyy-prohodnoy-ekf-998" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/stroitelno-montazhnaya-klemma-smk-model-106-6-otverstiy-10-25mm2-up50sht-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmy-montazhnye-navigator-61-684-ntc-r1-5-50-50-shtupak" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemma-s-pastoy-montazhnaya-ntc-ac-4" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kolodka-klemmnaya-jxb-1635-sinyaya-ekf-plc-jxb-1635b" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kolodka-klemmnaya-samozazhimnaya-jxb-st-15-175a-3-vyvoda-seraya-ekf-plc-jxb-st-15-3" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kolodka-klemmnaya-samozazhimnaya-jxb-st-25-3-vyvoda-zemlya-ekf-plc-jxb-st-25-3-pen" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kolodka-klemmnaya-samozazhimnaya-jxb-st-4-41a-seraya-ekf-plc-jxb-st-4" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kolodka-klemmnaya-samozazhimnaya-jxb-st-4-zemlya-ekf-plc-jxb-st-4-pen" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/krossovyy-soedinitel-dlya-klemmnyh-blokov-vtychnaya-10-zazhimov-40a-s-izolyaciey-ekf-ekf-plc-per-st-10pin-4" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/kreplenie-na-vinty-2-zazhima-125a-navigator" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/stroitelno-montazhnaya-klemma-smk-773-306-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaya-kolodka-ekf-1000" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/klemmnye-kolodki/klemmnaya-kolodka-ekf-997" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/elektricheskoe-kompl-shchee-dlya-ustr-va-upravleniya-i-signalizacii-mehanicheskoe-komplektuyushchee-dlya-ustroystva-upravleniya-i-signalizacii-iek-mi-dk60-1" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/iek-kolpachok-zashchitnyy-ip65-ad22-d1-dlya-pryamoug-sdvoennoy-knopki" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/iek-kolpachok-zashchitnyy-ip67-ad22-s-dlya-utoplennoy-knopki" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/lampa-smennaya-krasnaya-matrica12v-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/lampa-smennaya-krasnaya-matrica24v-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/komponenty-svetosignalnoy-armatury/lampa-indikatornaya-230v-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/katushka-upravleniya-dlya-kmi-09a-18a-110v-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/katushka-upravleniya-dlya-kmi-25a-32a-230v-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/MKK00D-DK-1166228a5ab00981.08755190" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/MKK00D-DK-2064c1299b188f39.88947879" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/kontaktor-kmi-10911-9a-230vas3-1nz-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/kontaktor-kmi-35012-50a-400vas3-1no1nz-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/kontaktor-kme-25a-380v-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/pristavka-pvi-23-zaderzhka-na-vykl-01-3sek-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/KPK10-04.61cb0bd601bd16.09078513" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/pristavka-pki-04-dopkontakty-4r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/pristavka-pki-20-dopkontakty-2z-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/pml-s-25-230-basic652013b863f701.04605987" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/kontaktory/rele-rti-3361-elektroteplovoe-55-70-a-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/korpus-vstraiv-1-riad-4-mod-plastik-belyi-222x136x87mm-ip41-c-din-reikoi-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/korpus-shchita-ucheta-nakladnoi-plastik-500mmx290mmx122mm-ip66-s-montazhnoi-reikoi-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/iek-prime-boks-shchrv-p-24-modulya-vstraivaemyy-plastik-ip41-belaya-dver" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/boks-shchrn-p-24-modulya-navesnplastik-ip41-prime" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/TF5-KP72-N-12-65-K03-K0666387ad0e15fb9.25598201" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/korpus-shchita-ucheta-nakladnoi-listovaia-stal-310mmx300mmx150mm-ip66-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/korpus-shchita-ucheta-nakladnoi-listovaia-stal-445mmx400mmx150mm-ip66-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/shchit-shchrv-p-8-plastik-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-gotovye/korpus-shchita-ucheta-ekf-basic-4" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-sbornoy-konstrukcii/cokolelement-cokolya-iek-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/korpusa-shkafov-sbornoy-konstrukcii/komponent-dlya-dveri-raspredelitelnogo-shkafa-plastik-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/krepezh-dlya-kabelya/zazhim-kabelnyy-dlya-s-profilya-diametr-kabelya-18-22-mm-ekf-zkcp-18-22" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/krepezh-dlya-kabelya/zazhim-kabelnyy-dlya-s-profilya-diametr-kabelya-22-30-mm-ekf-zkcp-22-30" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/krepezh-dlya-kabelya/skoba-krepezhnaya-kruglaya-16mm-50sht-ekf-vvezen-iz-rf-plcn-sr-16" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-galogennye/galogennaya-lampa-kapsulnaya-nh-jc-50-12-g635" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-lyuminescentnye/lampa-lyuminescentnaya-ntl-t4-06-860-g5" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-lyuminescentnye/lampa-lyuminescentnaya-ntl-t5-06-860-g5" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-nakalivaniya/lampa-nakalivaniya-navigator-998" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/416625f6919889325d8.89496571" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-sgrushah-d60mm-e27-200u-6vt-230v-matovaya-4000k-iek-iek-ll-i-a60-6-230-40-e27" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-sgrushah-d60mm-e27-200u-8vt-230v-matovaya-4000k-iek-iek-ll-i-a60-8-230-40-e27" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-ssharh-d45mm-e14-180u-5vt-230v-matovaya-4000k-iek-iek-ll-i-g45-5-230-40-e14" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-ssharh-d45mm-e27-180u-7vt-230v-matovaya-3000k-iek-iek-ll-i-g45-7-230-30-e27" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-sgrushah-d60mm-e27-180u-15vt-230v-matovaya-3000k-iek-iek-ll-a60-15-230-30-e27-g" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-sgrushah-d55mm-e27-180u-8vt-230v-matovaya-3000k-iek-iek-ll-a60-08-230-30-e27-g" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-led-e27-11vt-3k-glden-wa60-b-11-230-e27-3000-general-660340" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-lineynaya-d29mm-g13-110deg-12vt-176-264v-prozrachnaya-navigator" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-led-lineynaya-d29mm-g13-110deg-24vt-176-264v-prozrachnaya-navigator" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-navigator-71-307-nll-f-c35-4-230-27k-e14professional" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/82447634d53346de1b0.30788043" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824606267ee3e1dd726.09847844" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824646267ee3e29af93.34607120" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824806267ee3e07e055.46458427" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824826267ee3e2512e4.65081813" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824846267ee3cd730e1.86453751" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824856267ee3de5ab60.13449106" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824956267ee3cbcbf61.57538704" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/824966267ee3cbda2f2.45411215" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/8251362669cc2a8a517.74201719" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825166267ee3ccc81a4.24397787" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825326267ee3c81e6a0.07830064" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825386267ee3cbf6061.21603724" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825396267ee3cc05480.72947641" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825416267ee3cab25d8.96890936" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825556267ee3de14aa0.72242503" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825606267ee3ce2e778.11689917" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825636267ee3cd31816.74472577" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/8256762669cc307f665.93190741" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/825766267ee3e46b3d9.99758375" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-nll-r39-25-230-4k-e14" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaya-nll-r63-8-230-4k-e27" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/lampy-istochniki-sveta/lampy-svetodiodnye/lampa-svetodiodnaia-led-s-otrazhatelem-d80mm-e27-120deg-12vt-220-240v-matovaia-neitralnaia-kholodno-belaia-4000k-navigator" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/metizy-krepyozhnye-soedinitelnye-elementy/bolt-ankernyy-s-gaykoy-m865" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/se-blanca-naruzh-bel-korobka-raspredelitelnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/plc-kmr-030-031668e09d11629d2.32990233" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/korobka-km41235-raspayachnaya-dlya-op-85h85h40mm-ip44-ral7035-6-germovvodov" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/UKO21-150-110-070-K41-6666d7ddc51a0f95.71706605" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/UKO31-080-080-050-K34-546412955a50fa75.51925407" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/13011265cc3dc0dcf555.03789313" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/montazhnye-korobki-i-aksessuary/13011165cc3dc0dd6b00.88943789" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-obogreva-ventilyacii-klimatotehnika/montazhnye-materialy-i-krepezh/084-02-0264b0c9dace8cb9.97258968" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/nku-ukrm-aksessuary-dlya-ukrm/oshv-63-126674fddc16e296.98701616" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/patrony-lampoderzhateli/navigator-71-604-nlh-cl-e40-keramicheskiy-podvesnoy-e40" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/patrony-lampoderzhateli/navigator-71-609-nlh-bl-r-e14-karbolit-lyustrovyy-s-kolcom" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/patrony-lampoderzhateli/navigator-71-612-nlh-pl-r-e14-plastik-lyustrovyy-pod-kolco" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/pozharno-ohrannye-sistemy-opticheskaya-i-akusticheskaya-signalizaciya/pozharno-ohrannaya-signalizaciya-sistemy-opoveshcheniya/145505f57f61333d9c5.63951124" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/nizkovoltnyi-plavkii-predokhranitel-hrc-00s-nhc00-16a-690v-dlia-zashchity-kabelei-i-oborudovaniia-ot-kz-i-peregruzki-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/cilindricheskiy-predohranitel-10h38-mm-10a-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/cilindricheskiy-predohranitel-1a-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/cilindricheskiy-predohranitel-10h38-mm-2a-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/cilindricheskiy-predohranitel-10h38-mm-4a-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/predohraniteli/cilindricheskiy-predohranitel-10h38-mm-6a-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/prozhektory-i-svetilniki-napravlennogo-sveta/405807564427461319e0c8e9c95.57486514" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/prozhektory-i-svetilniki-napravlennogo-sveta/prozhektor-simmetr-nakladnoy-70vt-200-240v-alyuminiy-chernyy-ip65-navigator" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/prozhektory-i-svetilniki-napravlennogo-sveta/80672671b0ecd8d0af1.27806980" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/prozhektory-i-svetilniki-napravlennogo-sveta/prozhektor-sdo02-20-svetodiodnyy-seryy-diskret-ip65-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/prozhektory-i-svetilniki-napravlennogo-sveta/1447663aa6f0ad22419.55582502" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/puskoreguliruyushchaya-apparatura/avtomat-zashchity-dvigatelya-vstraivaemyy-stacionarnyy-evroavtomatika-fif" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/puskoreguliruyushchaya-apparatura/derzhatel-k-teplovomu-rele-rte-3353-3365-ekf-mb-3353-3365-23-93a" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/puskoreguliruyushchaya-apparatura/93507692a66b0a6e231.02626443" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/puskoreguliruyushchaya-apparatura/chastotnyy-preobrazovatel-37kvt-400v-na-vyhode-3200gc-33faz-s-blokom-upravleniya-ip20-iek-iek-bez-serii-cnt-a310d33v37-45te" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/oborudovanie-dlya-molniezashchity-i-zazemleniya/razryadniki-i-ustroystva-zashchity/ogranichitel-impulsnyh-napryazheniy-serii-opv-d3p-in-5ka-230v-s-signalizaciey-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/oborudovanie-dlya-molniezashchity-i-zazemleniya/razryadniki-i-ustroystva-zashchity/ogranichitel-perenapryazheniya-opn-280sh-lva-280b-dl-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/rozetka-perenosnaya-ssi-215-16a-6ch200346-240415v-3rren-ip44-magnum-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/rozetka-perenosnaya-ssi-235-63a-6ch200346-240415v-3rren-ip67-magnum-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/adapter-trehluchevoy-ts1013-214-3rre-16a-380v-ip44-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/1428865d4266ea3d644.23688241" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/1429165d4266eabf317.31563168" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/PSN71-063-3-2-676711e0e03b7604.28327019" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/rozetka-415-skrytaya-3ren-16a-380v-ip44-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/rozetka-424-skrytaya-3re-32a-380v-ip44-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/razemy/razemy-silovye/rozetka-124-3rre-32a-380v-ip44-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/ramki-supporty-adaptery-i-dekorativnye-elementy-dlya-eui/glossa-4-postovaya-ramka-vertikalnaya-bezhevyy" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/ramki-supporty-adaptery-i-dekorativnye-elementy-dlya-eui/ramka-se-967" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/ramki-supporty-adaptery-i-dekorativnye-elementy-dlya-eui/support-dlya-kk-dlya-kryshki-75-mm-evrop-pod-el-ust-60h60" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/fif-rele-kontrolya-napryazheniya-cp-700" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/impulsnoe-rele-rio-1-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/releynyy-razem-na-din-reyku-vintovoe-soedinenie-14shtyrkov-ekf-averes-rm4-22-3" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/releynyy-razem-na-din-reyku-razemnoe-shtepselnoe-soedinenie-8shtyrkov-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-promezhutochnoe-rp-253-10a-24v-ds-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/promezhutochnoe-rele-2pk-kat230v-ac-ip40-ekf-rps-22-2-230" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-rek774ly4-10a-24v-ac-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-rek774ly4-s-indikaciey-10a-24v-ac-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-rek783my3-5a-12v-dc-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-rek783my3-5a-24v-dc-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-rek783my3-s-indikaciey-5a-230v-ac-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/rele-temperatury-rt-820-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/MTA30-16.61cb0becd2a9d5.45879443" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/ckf-317" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/bis-402" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/cp-720" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/sistemy-avtomatizacii/rele/promezhutochnoe-rele-4pk-kat230v-ac-ip20-evroavtomatika-fif" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/rozetki-silovye/skandy-roz-2-ya-bez-zksh-steklo-10a-sk-r03w-ark-bel-iek-sk-r20-10-k01" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/rozetki-silovye/rozetka-iek-praimer-1-mest-2mod-mekhanizm-s-nakladkoi-s-z-k-dlia-kab-kanala16a-250v-so-shtorkami-ip20-krasn" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/instrument-izmeritelnye-pribory-i-sredstva-zashchity/ruchnoy-instrument-obshchego-naznacheniya/THS10-W9 0.61cb0b9f4a6352.36555170" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/instrument-izmeritelnye-pribory-i-sredstva-zashchity/ruchnoy-instrument-obshchego-naznacheniya/THS10-W4 8.61cb0b9f4b1be5.70649861" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/instrument-izmeritelnye-pribory-i-sredstva-zashchity/ruchnoy-instrument-obshchego-naznacheniya/instrument-dlya-homutov-navigator-61-655-nht-ft01-2x10" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/instrument-izmeritelnye-pribory-i-sredstva-zashchity/ruchnoy-instrument-obshchego-naznacheniya/nabor-instrumentov-navigator-95263" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetilnik-npo3233d-belyy-2h25-s-datchikom-dvizheniya-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/dpp-18vt-65k-dsp-cc-18-65k-ip65-led-r-600mm-rf-svpot2350lm-navigator-14131" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/1452861a8c48c35b8f3.76771173" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/14648646edf05ec34b3.24458718" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetilnik-navigator-61-087-dsp-04-600-ip65-2ht8-g13" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetilnik-navigator-61-578-nlp-s1-40-65k-wh-bez-drayvera-1000-ma" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetilnik-navigator-71-582-nbl-s1-12-4k-ip54-led" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetilnik-navigator-93-567-nlp-os6-25-4k-93567" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/1510-0012067a96fabb7fcf7.23051214" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/dvo-dpo-36vt-4k-univopal-2600lm-ip20-dvo-6561-o-36vt-4000k-595h595h20-opal-iek-gar2g" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/dvo-36vt-45k-vstrbez-drayvera-ip20-dvo6561-25-o-eco-25mm-opal-595x595-4500k-iek-gar1-god" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetilniki-nastenno-potolochnye/svetodiodnaya-panel-dvo-6565-eco-595x595h10-36vt-4500k-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetovye-shnury-svetodiodnye-lenty-i-komlektuyushchie/konnektor-dlya-svetodiodnoy-lenty-nlsc-8mm-pc-w-pc-ip20" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetovye-shnury-svetodiodnye-lenty-i-komlektuyushchie/svetovaya-lenta-so-svetodiod-led-60-lampm-48vtm-cvet-belyy-4000k-12v-dc-samokleyushch-sya-ip65-iek-iek-lsr1-0-060-65-3-05" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/svetovye-shnury-svetodiodnye-lenty-i-komlektuyushchie/lenta-svetod-48vt-gls-2835-60-48-12-ip20-4-belyy-5mup-general-500210" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/indikator-lay5-bu63-zelenogo-cveta-d22mm-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/indikator-lay5-bu65-zheltogo-cveta-d22mm-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-ablf-22-belyy-d22mm-neon240v-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-ablf-22-zheltyy-d22mm-neon240v-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-ablfp-22-zelenyy-d22mm-neon240v-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-ablfs-22-prozrachnyy-d22mm-neon240v-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-aea-22-gribok-zelenyy-d22mm-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/BBT20-BW3171-1-12-67-K0163feced36c9156.83536431" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-upravleniya-lay5-ba51-bez-podsvetki-zheltaya-1z-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-upravleniya-lay5-ba61-bez-podsvetki-sinyaya-1z-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-upravleniya-lay5-bc21-gribok-chern1z-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-upravleniya-lay5-bl41-bez-podsvetki-krasnaya-1z-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/knopka-upravleniya-lay5-bt42-gribok-avariynaya-s-fiksaciey-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/lampa-ad16dsledmatrica-d16mm-krasnyy-230v-ac-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/lampa-ad22dsledmatrica-d22mm-belyy-12v-acdc-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/lampa-ad22dsledmatrica-d22mm-belyy-24v-acdc-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/lampa-ad22dsledmatrica-d22mm-zelenyy-12v-acdc-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/lampa-al-22te-signalnaya-d22mm-krasnyy-neon240v-cilindr-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/paketnyy-vyklyuchatel-pv-3-16-m1-pl-ip56-pv-3-16-4-vvezen-iz-rf-pv-3-16-4" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-lay5-bg45-na-2-polozheniya-s-klyuchom-bez-fiksacii-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-lay5-bk2465-2-polozheniya-krasnyy-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-als-22-cherndlinrukoyat2-fikspolozh-i-o-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatelans-22-2-2-polozhzelneon240v-i-o-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-ans-22-2-2-polozhkrasneon240v-i-o-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-anslr-22-3-na-3-fikspolozhkrasnyy-neon240v-i-o-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pereklyuchatel-anslr-22-3-na-3-fikspolozhzelenyy-neon240v-i-o-1z1r-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-v-sbore/pk-1-52-25a-2p-1-2-ekf-pk-1-52-25" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/svetosignalnaya-armatura-na-din-reyku/signalnaya-lampa-ls-47-krasnaya-neon-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/sistemy-sbornyh-shin/YCC10-30-06-0146513ab3b227718.56101558" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/sistemy-sbornyh-shin/iek-zazhim-shinnyy-terminal-zshi-16-35-mm2-dlya-shiny-10mm" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/sistemy-sbornyh-shin/izolyator-din-zheltyy-120-shtuk" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/sistemy-sbornyh-shin/izolyator-stupenchatyy-is4-50-m10-silovoy-s-boltom-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/sistemy-sbornyh-shin/terminal-dlya-provodnikov-univers-25-16-mm2-na-shinu-10mm-ekf-ut-2516-10" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/styazhki-homuty-kabelnye/UHH17-36-100-100.61cb0bf387dbe9.89974361" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/materialy-dlya-montazha/styazhki-homuty-kabelnye/homut-kabelnyy-styazhka-s-vnutr-zubchatym-zacepleniem-plastik-chernyy-iek-3" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/termousazhivaemye-i-izolyacionnye-materialy-dlya-kabelya/termousazhivaemaya-trubka-ttuk-9548-21-prozrachnaya-s-kleem-1-m-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/termousazhivaemye-i-izolyacionnye-materialy-dlya-kabelya/tut-k50-b66b9aaf53a4f87.88020685" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/termousazhivaemye-i-izolyacionnye-materialy-dlya-kabelya/trubka-tutng-168-termousazh-chernaya-100mup-iek-rezhem" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/armatura-kabelnaya-krepezh-i-aksessuary-dlya-kabelya/termousazhivaemye-i-izolyacionnye-materialy-dlya-kabelya/trubka-tutng-3015-termousazhchernaya50mroll-iek-rezhem" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/truby-i-rukava-dlya-prokladki-kabelya/iek-homutnyy-derzhatel-seryy-cfc25" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/truby-i-rukava-dlya-prokladki-kabelya/klipsa-s-fiks-dlya-glad-trub-14-18mm-ser-40shtupak-iek-cta00d-fl-014-k41" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/truby-i-rukava-dlya-prokladki-kabelya/krepezh-klipsa-dlya-montazhnogo-pistoleta-d16-mm-100-sht-seraya-ekf-plast-derjp-z-16" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/truby-i-rukava-dlya-prokladki-kabelya/mufta-gibkaya-truba-korobka-ip65-cxs20-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/kabelenesushchie-sistemy-sistemy-dlya-prokladki-kabelya/truby-i-rukava-dlya-prokladki-kabelya/okoncevatel-dlya-metallorukava-mk20-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/elektroustanovochnye-izdeliya/udliniteli-rozetochnye-bloki-razvetviteli-perehodniki/blok-rozetochnyy-navigator-987" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/ustroystva-zashchitnogo-otklyucheniya-uzo/MDV10-2-050-100.61cb0bee2a97f0.74702113" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/svetotehnika/fonari-i-perenosnye-svetovye-pribory/sadovyy-svetilnik-na-solnechnoy-bataree-nsl-mt-1w-106aaa-rp" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/shchity-i-shkafy-shinoprovod/shchity-i-paneli-dlya-izmeritelnyh-priborov/panel-dlya-ustschetchika-pu-30-3-fazn-iek" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/elementy-upravleniya-dlya-svetosignalnoy-armatury/selektornyy-pereklyuchatel-2-pozic-cvet-krasnyy-22mm-s-podsvetkoy-bez-fiksacii-ip40-ekf" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maxcom.by/nizkovoltnoe-oborudovanie/elementy-upravleniya-dlya-svetosignalnoy-armatury/BA9SA/W-24V664cba5fcee3c1.14406315" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I420"/>
+  <dimension ref="A1:I432"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" activePane="bottomLeft" state="frozen" topLeftCell="A7"/>
-      <selection pane="bottomLeft" activeCell="A6" sqref="A6:I420"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6:I432"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="18" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="16" customWidth="true" style="0"/>
     <col min="7" max="7" width="16" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
     <col min="9" max="9" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="22">
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="D2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -3401,54 +3477,54 @@
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="6">
         <v>26.1</v>
       </c>
       <c r="G14" s="6">
         <v>31.32</v>
       </c>
       <c r="H14" s="6">
-        <v>30.62</v>
+        <v>30.47</v>
       </c>
       <c r="I14" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="6">
         <v>50.91</v>
       </c>
       <c r="G15" s="6">
         <v>61.090000000000003</v>
       </c>
       <c r="H15" s="6">
@@ -3479,411 +3555,411 @@
       </c>
       <c r="G16" s="6">
         <v>1.24</v>
       </c>
       <c r="H16" s="6">
         <v>10.95</v>
       </c>
       <c r="I16" s="4">
         <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F17" s="6">
         <v>10.57</v>
       </c>
       <c r="G17" s="6">
         <v>12.68</v>
       </c>
       <c r="H17" s="6">
         <v>17.67</v>
       </c>
       <c r="I17" s="4">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="C18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="5" t="s">
+      <c r="E18" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F18" s="6">
         <v>7.8</v>
       </c>
       <c r="G18" s="6">
         <v>9.36</v>
       </c>
       <c r="H18" s="6">
         <v>33.56</v>
       </c>
       <c r="I18" s="4">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="C19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="5" t="s">
+      <c r="E19" s="4" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F19" s="6">
         <v>3.32</v>
       </c>
       <c r="G19" s="6">
         <v>3.98</v>
       </c>
       <c r="H19" s="6">
         <v>33.99</v>
       </c>
       <c r="I19" s="4">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="C20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F20" s="6">
         <v>21.68</v>
       </c>
       <c r="G20" s="6">
         <v>26.02</v>
       </c>
       <c r="H20" s="6">
         <v>39.98</v>
       </c>
       <c r="I20" s="4">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="C21" s="4" t="s">
+      <c r="D21" s="5" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>21</v>
       </c>
       <c r="F21" s="6">
         <v>2.07</v>
       </c>
       <c r="G21" s="6">
         <v>2.48</v>
       </c>
       <c r="H21" s="6">
         <v>3.62</v>
       </c>
       <c r="I21" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="C22" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="5" t="s">
+      <c r="E22" s="4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F22" s="6">
         <v>2.71</v>
       </c>
       <c r="G22" s="6">
         <v>3.25</v>
       </c>
       <c r="H22" s="6">
         <v>3.43</v>
       </c>
       <c r="I22" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="C23" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="5" t="s">
+      <c r="E23" s="4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F23" s="6">
         <v>2.29</v>
       </c>
       <c r="G23" s="6">
         <v>2.75</v>
       </c>
       <c r="H23" s="6">
         <v>2.9</v>
       </c>
       <c r="I23" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="C24" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="5" t="s">
+      <c r="E24" s="4" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F24" s="6">
         <v>4.19</v>
       </c>
       <c r="G24" s="6">
         <v>5.03</v>
       </c>
       <c r="H24" s="6">
         <v>5.31</v>
       </c>
       <c r="I24" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="C25" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="5" t="s">
+      <c r="E25" s="4" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F25" s="6">
         <v>4.37</v>
       </c>
       <c r="G25" s="6">
         <v>5.24</v>
       </c>
       <c r="H25" s="6">
         <v>5.53</v>
       </c>
       <c r="I25" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="C26" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="5" t="s">
+      <c r="E26" s="4" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F26" s="6">
         <v>4.65</v>
       </c>
       <c r="G26" s="6">
         <v>5.58</v>
       </c>
       <c r="H26" s="6">
         <v>5.89</v>
       </c>
       <c r="I26" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="C27" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="5" t="s">
+      <c r="E27" s="4" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F27" s="6">
         <v>8.41</v>
       </c>
       <c r="G27" s="6">
         <v>10.09</v>
       </c>
       <c r="H27" s="6">
         <v>10.65</v>
       </c>
       <c r="I27" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E28" s="4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F28" s="6">
         <v>13.25</v>
       </c>
       <c r="G28" s="6">
         <v>15.9</v>
       </c>
       <c r="H28" s="6">
-        <v>27.39</v>
+        <v>27.53</v>
       </c>
       <c r="I28" s="4">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F29" s="6">
         <v>14.27</v>
       </c>
       <c r="G29" s="6">
         <v>17.12</v>
       </c>
       <c r="H29" s="6">
-        <v>30.010000000000002</v>
+        <v>30.15</v>
       </c>
       <c r="I29" s="4">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="6">
         <v>0.18</v>
       </c>
       <c r="G30" s="6">
         <v>0.22</v>
       </c>
       <c r="H30" s="6">
@@ -3952,54 +4028,54 @@
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>89</v>
       </c>
       <c r="F33" s="6">
         <v>1.86</v>
       </c>
       <c r="G33" s="6">
         <v>2.23</v>
       </c>
       <c r="H33" s="6">
-        <v>2.85</v>
+        <v>3.82</v>
       </c>
       <c r="I33" s="4">
-        <v>35</v>
+        <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>92</v>
       </c>
       <c r="F34" s="6">
         <v>1.05</v>
       </c>
       <c r="G34" s="6">
         <v>1.26</v>
       </c>
       <c r="H34" s="6">
@@ -4010,1347 +4086,1347 @@
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>95</v>
       </c>
       <c r="F35" s="6">
         <v>2.51</v>
       </c>
       <c r="G35" s="6">
         <v>3.0099999999999998</v>
       </c>
       <c r="H35" s="6">
-        <v>5.11</v>
+        <v>5.13</v>
       </c>
       <c r="I35" s="4">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>98</v>
       </c>
       <c r="F36" s="6">
         <v>5.33</v>
       </c>
       <c r="G36" s="6">
         <v>6.4</v>
       </c>
       <c r="H36" s="6">
-        <v>8.73</v>
+        <v>8.38</v>
       </c>
       <c r="I36" s="4">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F37" s="6">
         <v>3.97</v>
       </c>
       <c r="G37" s="6">
         <v>4.76</v>
       </c>
       <c r="H37" s="6">
-        <v>8.41</v>
+        <v>8.38</v>
       </c>
       <c r="I37" s="4">
         <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F38" s="6">
         <v>7.73</v>
       </c>
       <c r="G38" s="6">
         <v>9.28</v>
       </c>
       <c r="H38" s="6">
-        <v>16.1</v>
+        <v>14.8</v>
       </c>
       <c r="I38" s="4">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="6">
         <v>10.63</v>
       </c>
       <c r="G39" s="6">
         <v>12.76</v>
       </c>
       <c r="H39" s="6">
-        <v>15.21</v>
+        <v>15.28</v>
       </c>
       <c r="I39" s="4">
         <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>107</v>
       </c>
       <c r="F40" s="6">
         <v>5.1</v>
       </c>
       <c r="G40" s="6">
         <v>6.12</v>
       </c>
       <c r="H40" s="6">
-        <v>8.48</v>
+        <v>8.52</v>
       </c>
       <c r="I40" s="4">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>89</v>
       </c>
       <c r="F41" s="6">
         <v>9.18</v>
       </c>
       <c r="G41" s="6">
         <v>11.02</v>
       </c>
       <c r="H41" s="6">
-        <v>19.29</v>
+        <v>19.39</v>
       </c>
       <c r="I41" s="4">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="F42" s="6">
         <v>20.63</v>
       </c>
       <c r="G42" s="6">
         <v>24.76</v>
       </c>
       <c r="H42" s="6">
-        <v>32.79</v>
+        <v>32.94</v>
       </c>
       <c r="I42" s="4">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="6">
         <v>27.79</v>
       </c>
       <c r="G43" s="6">
         <v>33.35</v>
       </c>
       <c r="H43" s="6">
-        <v>47.4</v>
+        <v>47.15</v>
       </c>
       <c r="I43" s="4">
         <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F44" s="6">
         <v>292.94</v>
       </c>
       <c r="G44" s="6">
         <v>351.52999999999997</v>
       </c>
       <c r="H44" s="6">
-        <v>410.63</v>
+        <v>375.55000000000001</v>
       </c>
       <c r="I44" s="4">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="6">
         <v>465.75</v>
       </c>
       <c r="G45" s="6">
         <v>558.89999999999998</v>
       </c>
       <c r="H45" s="6">
         <v>589.95000000000005</v>
       </c>
       <c r="I45" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>21</v>
       </c>
       <c r="F46" s="6">
         <v>98.73</v>
       </c>
       <c r="G46" s="6">
         <v>118.48</v>
       </c>
       <c r="H46" s="6">
         <v>135.41</v>
       </c>
       <c r="I46" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F47" s="6">
         <v>7.69</v>
       </c>
       <c r="G47" s="6">
         <v>9.23</v>
       </c>
       <c r="H47" s="6">
         <v>9.74</v>
       </c>
       <c r="I47" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F48" s="6">
         <v>16.8</v>
       </c>
       <c r="G48" s="6">
         <v>20.16</v>
       </c>
       <c r="H48" s="6">
         <v>21.28</v>
       </c>
       <c r="I48" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F49" s="6">
         <v>17.79</v>
       </c>
       <c r="G49" s="6">
         <v>21.35</v>
       </c>
       <c r="H49" s="6">
         <v>22.53</v>
       </c>
       <c r="I49" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="F50" s="6">
         <v>3.5</v>
       </c>
       <c r="G50" s="6">
         <v>4.2</v>
       </c>
       <c r="H50" s="6">
         <v>4.43</v>
       </c>
       <c r="I50" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F51" s="6">
         <v>16.23</v>
       </c>
       <c r="G51" s="6">
         <v>19.48</v>
       </c>
       <c r="H51" s="6">
         <v>26.23</v>
       </c>
       <c r="I51" s="4">
         <v>38</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F52" s="6">
         <v>37.88</v>
       </c>
       <c r="G52" s="6">
         <v>45.46</v>
       </c>
       <c r="H52" s="6">
         <v>57.19</v>
       </c>
       <c r="I52" s="4">
         <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F53" s="6">
         <v>6.8</v>
       </c>
       <c r="G53" s="6">
         <v>8.16</v>
       </c>
       <c r="H53" s="6">
         <v>8.62</v>
       </c>
       <c r="I53" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F54" s="6">
         <v>3.15</v>
       </c>
       <c r="G54" s="6">
         <v>3.78</v>
       </c>
       <c r="H54" s="6">
         <v>3.99</v>
       </c>
       <c r="I54" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F55" s="6">
         <v>5.51</v>
       </c>
       <c r="G55" s="6">
         <v>6.61</v>
       </c>
       <c r="H55" s="6">
         <v>6.98</v>
       </c>
       <c r="I55" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="6">
         <v>10.95</v>
       </c>
       <c r="G56" s="6">
         <v>13.14</v>
       </c>
       <c r="H56" s="6">
         <v>13.87</v>
       </c>
       <c r="I56" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F57" s="6">
         <v>2.87</v>
       </c>
       <c r="G57" s="6">
         <v>3.44</v>
       </c>
       <c r="H57" s="6">
         <v>3.63</v>
       </c>
       <c r="I57" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>89</v>
       </c>
       <c r="F58" s="6">
         <v>4.45</v>
       </c>
       <c r="G58" s="6">
         <v>5.34</v>
       </c>
       <c r="H58" s="6">
         <v>5.64</v>
       </c>
       <c r="I58" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F59" s="6">
-        <v>0.37</v>
+        <v>0.23</v>
       </c>
       <c r="G59" s="6">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="H59" s="6">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="I59" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>151</v>
+        <v>112</v>
       </c>
       <c r="F60" s="6">
+        <v>0.37</v>
+      </c>
+      <c r="G60" s="6">
+        <v>0.44</v>
+      </c>
+      <c r="H60" s="6">
         <v>0.47</v>
       </c>
-      <c r="G60" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="I60" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F61" s="6">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="G61" s="6">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="H61" s="6">
-        <v>0.35</v>
+        <v>0.6</v>
       </c>
       <c r="I61" s="4">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F62" s="6">
         <v>0.27</v>
       </c>
       <c r="G62" s="6">
         <v>0.32</v>
       </c>
       <c r="H62" s="6">
         <v>0.35</v>
       </c>
       <c r="I62" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F63" s="6">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="G63" s="6">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="H63" s="6">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="I63" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F64" s="6">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="G64" s="6">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="H64" s="6">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="I64" s="4">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F65" s="6">
         <v>0.24</v>
       </c>
       <c r="G65" s="6">
         <v>0.29</v>
       </c>
       <c r="H65" s="6">
         <v>0.31</v>
       </c>
       <c r="I65" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C66" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F66" s="6">
         <v>0.24</v>
       </c>
       <c r="G66" s="6">
         <v>0.29</v>
       </c>
       <c r="H66" s="6">
         <v>0.31</v>
       </c>
       <c r="I66" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>89</v>
+        <v>173</v>
       </c>
       <c r="F67" s="6">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="G67" s="6">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="H67" s="6">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="I67" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F68" s="6">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="G68" s="6">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="H68" s="6">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="I68" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>176</v>
+        <v>29</v>
       </c>
       <c r="F69" s="6">
         <v>0.22</v>
       </c>
       <c r="G69" s="6">
         <v>0.26</v>
       </c>
       <c r="H69" s="6">
         <v>0.28</v>
       </c>
       <c r="I69" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F70" s="6">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="G70" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="H70" s="6">
         <v>0.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.29</v>
       </c>
       <c r="I70" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>182</v>
+        <v>73</v>
       </c>
       <c r="F71" s="6">
         <v>0.23</v>
       </c>
       <c r="G71" s="6">
         <v>0.28</v>
       </c>
       <c r="H71" s="6">
         <v>0.29</v>
       </c>
       <c r="I71" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>15</v>
+        <v>185</v>
       </c>
       <c r="F72" s="6">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="G72" s="6">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="H72" s="6">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="I72" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>187</v>
+        <v>64</v>
       </c>
       <c r="F73" s="6">
         <v>0.22</v>
       </c>
       <c r="G73" s="6">
         <v>0.26</v>
       </c>
       <c r="H73" s="6">
         <v>0.28</v>
       </c>
       <c r="I73" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>188</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>189</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="F74" s="6">
-        <v>1.75</v>
+        <v>0.22</v>
       </c>
       <c r="G74" s="6">
-        <v>2.1</v>
+        <v>0.26</v>
       </c>
       <c r="H74" s="6">
-        <v>2.22</v>
+        <v>0.28</v>
       </c>
       <c r="I74" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="F75" s="6">
-        <v>0.22</v>
+        <v>1.75</v>
       </c>
       <c r="G75" s="6">
-        <v>0.26</v>
+        <v>2.1</v>
       </c>
       <c r="H75" s="6">
-        <v>0.28</v>
+        <v>2.22</v>
       </c>
       <c r="I75" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C76" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>194</v>
+        <v>73</v>
       </c>
       <c r="F76" s="6">
         <v>0.22</v>
       </c>
       <c r="G76" s="6">
         <v>0.26</v>
       </c>
       <c r="H76" s="6">
         <v>0.28</v>
       </c>
       <c r="I76" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>92</v>
+        <v>197</v>
       </c>
       <c r="F77" s="6">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="G77" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="H77" s="6">
         <v>0.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.29</v>
       </c>
       <c r="I77" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>199</v>
+        <v>92</v>
       </c>
       <c r="F78" s="6">
         <v>0.23</v>
       </c>
       <c r="G78" s="6">
         <v>0.28</v>
       </c>
       <c r="H78" s="6">
         <v>0.29</v>
       </c>
       <c r="I78" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>200</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>201</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>37</v>
+        <v>202</v>
       </c>
       <c r="F79" s="6">
         <v>0.23</v>
       </c>
       <c r="G79" s="6">
         <v>0.28</v>
       </c>
       <c r="H79" s="6">
         <v>0.29</v>
       </c>
       <c r="I79" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>204</v>
+        <v>37</v>
       </c>
       <c r="F80" s="6">
         <v>0.23</v>
       </c>
       <c r="G80" s="6">
         <v>0.28</v>
       </c>
       <c r="H80" s="6">
         <v>0.29</v>
       </c>
       <c r="I80" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D81" s="5" t="s">
@@ -5393,9835 +5469,10183 @@
       </c>
       <c r="G82" s="6">
         <v>0.28</v>
       </c>
       <c r="H82" s="6">
         <v>0.29</v>
       </c>
       <c r="I82" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>212</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>51</v>
+        <v>213</v>
       </c>
       <c r="F83" s="6">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="G83" s="6">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="H83" s="6">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="I83" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C84" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>98</v>
+        <v>50</v>
       </c>
       <c r="F84" s="6">
         <v>0.22</v>
       </c>
       <c r="G84" s="6">
         <v>0.26</v>
       </c>
       <c r="H84" s="6">
         <v>0.28</v>
       </c>
       <c r="I84" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>217</v>
+        <v>98</v>
       </c>
       <c r="F85" s="6">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="G85" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="H85" s="6">
         <v>0.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.29</v>
       </c>
       <c r="I85" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="4">
         <v>80</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>218</v>
       </c>
       <c r="C86" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>219</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>154</v>
+        <v>220</v>
       </c>
       <c r="F86" s="6">
         <v>0.23</v>
       </c>
       <c r="G86" s="6">
         <v>0.28</v>
       </c>
       <c r="H86" s="6">
         <v>0.29</v>
       </c>
       <c r="I86" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="F87" s="6">
         <v>0.23</v>
       </c>
       <c r="G87" s="6">
         <v>0.28</v>
       </c>
       <c r="H87" s="6">
         <v>0.29</v>
       </c>
       <c r="I87" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E88" s="4" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="F88" s="6">
         <v>0.23</v>
       </c>
       <c r="G88" s="6">
         <v>0.28</v>
       </c>
       <c r="H88" s="6">
         <v>0.29</v>
       </c>
       <c r="I88" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="F89" s="6">
         <v>0.23</v>
       </c>
       <c r="G89" s="6">
         <v>0.28</v>
       </c>
       <c r="H89" s="6">
         <v>0.29</v>
       </c>
       <c r="I89" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E90" s="4" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="F90" s="6">
         <v>0.23</v>
       </c>
       <c r="G90" s="6">
         <v>0.28</v>
       </c>
       <c r="H90" s="6">
         <v>0.29</v>
       </c>
       <c r="I90" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F91" s="6">
         <v>0.23</v>
       </c>
       <c r="G91" s="6">
         <v>0.28</v>
       </c>
       <c r="H91" s="6">
         <v>0.29</v>
       </c>
       <c r="I91" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E92" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F92" s="6">
         <v>0.23</v>
       </c>
       <c r="G92" s="6">
         <v>0.28</v>
       </c>
       <c r="H92" s="6">
         <v>0.29</v>
       </c>
       <c r="I92" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F93" s="6">
         <v>0.23</v>
       </c>
       <c r="G93" s="6">
         <v>0.28</v>
       </c>
       <c r="H93" s="6">
         <v>0.29</v>
       </c>
       <c r="I93" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F94" s="6">
         <v>0.23</v>
       </c>
       <c r="G94" s="6">
         <v>0.28</v>
       </c>
       <c r="H94" s="6">
         <v>0.29</v>
       </c>
       <c r="I94" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E95" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F95" s="6">
         <v>0.23</v>
       </c>
       <c r="G95" s="6">
         <v>0.28</v>
       </c>
       <c r="H95" s="6">
         <v>0.29</v>
       </c>
       <c r="I95" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E96" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F96" s="6">
         <v>0.23</v>
       </c>
       <c r="G96" s="6">
         <v>0.28</v>
       </c>
       <c r="H96" s="6">
         <v>0.29</v>
       </c>
       <c r="I96" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E97" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F97" s="6">
         <v>0.23</v>
       </c>
       <c r="G97" s="6">
         <v>0.28</v>
       </c>
       <c r="H97" s="6">
         <v>0.29</v>
       </c>
       <c r="I97" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C98" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E98" s="4" t="s">
-        <v>179</v>
+        <v>253</v>
       </c>
       <c r="F98" s="6">
-        <v>22.72</v>
+        <v>0.23</v>
       </c>
       <c r="G98" s="6">
-        <v>27.26</v>
+        <v>0.28</v>
       </c>
       <c r="H98" s="6">
-        <v>28.78</v>
+        <v>0.29</v>
       </c>
       <c r="I98" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="4">
         <v>93</v>
       </c>
-      <c r="B99" s="4">
-        <v>61404</v>
+      <c r="B99" s="4" t="s">
+        <v>254</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>83</v>
+        <v>256</v>
       </c>
       <c r="F99" s="6">
-        <v>33.64</v>
+        <v>22.72</v>
       </c>
       <c r="G99" s="6">
-        <v>40.37</v>
+        <v>27.26</v>
       </c>
       <c r="H99" s="6">
-        <v>42.61</v>
+        <v>28.78</v>
       </c>
       <c r="I99" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>19</v>
+        <v>258</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E100" s="4" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="F100" s="6">
-        <v>1.33</v>
+        <v>24.62</v>
       </c>
       <c r="G100" s="6">
-        <v>1.6</v>
+        <v>29.54</v>
       </c>
       <c r="H100" s="6">
-        <v>1.69</v>
+        <v>29.31</v>
       </c>
       <c r="I100" s="4">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="4">
         <v>95</v>
       </c>
-      <c r="B101" s="4" t="s">
-        <v>255</v>
+      <c r="B101" s="4">
+        <v>61404</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="F101" s="6">
-        <v>6.8</v>
+        <v>33.64</v>
       </c>
       <c r="G101" s="6">
-        <v>8.16</v>
+        <v>40.37</v>
       </c>
       <c r="H101" s="6">
-        <v>8.62</v>
+        <v>42.61</v>
       </c>
       <c r="I101" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="E102" s="4" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="F102" s="6">
-        <v>18.039999999999999</v>
+        <v>1.33</v>
       </c>
       <c r="G102" s="6">
-        <v>21.65</v>
+        <v>1.6</v>
       </c>
       <c r="H102" s="6">
-        <v>22.85</v>
+        <v>1.69</v>
       </c>
       <c r="I102" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="F103" s="6">
-        <v>6.84</v>
+        <v>6.8</v>
       </c>
       <c r="G103" s="6">
-        <v>8.21</v>
+        <v>8.16</v>
       </c>
       <c r="H103" s="6">
-        <v>8.66</v>
+        <v>8.62</v>
       </c>
       <c r="I103" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E104" s="4" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F104" s="6">
-        <v>3.19</v>
+        <v>18.039999999999999</v>
       </c>
       <c r="G104" s="6">
-        <v>3.83</v>
+        <v>21.65</v>
       </c>
       <c r="H104" s="6">
-        <v>4.04</v>
+        <v>22.85</v>
       </c>
       <c r="I104" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="4" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E105" s="4" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="F105" s="6">
-        <v>0.71</v>
+        <v>6.84</v>
       </c>
       <c r="G105" s="6">
-        <v>0.85</v>
+        <v>8.21</v>
       </c>
       <c r="H105" s="6">
-        <v>1.72</v>
+        <v>8.66</v>
       </c>
       <c r="I105" s="4">
-        <v>59</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="4" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E106" s="4" t="s">
-        <v>267</v>
+        <v>76</v>
       </c>
       <c r="F106" s="6">
-        <v>0.05</v>
+        <v>3.19</v>
       </c>
       <c r="G106" s="6">
-        <v>0.06</v>
+        <v>3.83</v>
       </c>
       <c r="H106" s="6">
-        <v>0.13</v>
+        <v>4.32</v>
       </c>
       <c r="I106" s="4">
-        <v>62</v>
+        <v>26</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="4">
         <v>101</v>
       </c>
       <c r="B107" s="4" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="E107" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F107" s="6">
-        <v>4.53</v>
+        <v>0.71</v>
       </c>
       <c r="G107" s="6">
-        <v>5.44</v>
+        <v>0.85</v>
       </c>
       <c r="H107" s="6">
-        <v>5.73</v>
+        <v>1.76</v>
       </c>
       <c r="I107" s="4">
-        <v>21</v>
+        <v>60</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="4">
         <v>102</v>
       </c>
       <c r="B108" s="4" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="E108" s="4" t="s">
-        <v>24</v>
+        <v>275</v>
       </c>
       <c r="F108" s="6">
-        <v>1.41</v>
+        <v>0.05</v>
       </c>
       <c r="G108" s="6">
-        <v>1.69</v>
+        <v>0.06</v>
       </c>
       <c r="H108" s="6">
-        <v>1.78</v>
+        <v>0.13</v>
       </c>
       <c r="I108" s="4">
-        <v>21</v>
+        <v>62</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="4" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="E109" s="4" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="F109" s="6">
-        <v>0.22</v>
+        <v>4.53</v>
       </c>
       <c r="G109" s="6">
-        <v>0.26</v>
+        <v>5.44</v>
       </c>
       <c r="H109" s="6">
-        <v>0.28</v>
+        <v>5.73</v>
       </c>
       <c r="I109" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="4" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="E110" s="4" t="s">
-        <v>276</v>
+        <v>24</v>
       </c>
       <c r="F110" s="6">
-        <v>0.23</v>
+        <v>1.41</v>
       </c>
       <c r="G110" s="6">
-        <v>0.28</v>
+        <v>1.69</v>
       </c>
       <c r="H110" s="6">
-        <v>0.29</v>
+        <v>1.78</v>
       </c>
       <c r="I110" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="4">
         <v>105</v>
       </c>
-      <c r="B111" s="4">
-        <v>94463.0</v>
+      <c r="B111" s="4" t="s">
+        <v>280</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E111" s="4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F111" s="6">
-        <v>13.69</v>
+        <v>0.22</v>
       </c>
       <c r="G111" s="6">
-        <v>16.43</v>
+        <v>0.26</v>
       </c>
       <c r="H111" s="6">
-        <v>19.45</v>
+        <v>0.36</v>
       </c>
       <c r="I111" s="4">
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="4">
         <v>106</v>
       </c>
       <c r="B112" s="4">
-        <v>94760</v>
+        <v>94463.0</v>
       </c>
       <c r="C112" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E112" s="4" t="s">
-        <v>179</v>
+        <v>24</v>
       </c>
       <c r="F112" s="6">
-        <v>0.68</v>
+        <v>13.69</v>
       </c>
       <c r="G112" s="6">
-        <v>0.82</v>
+        <v>16.43</v>
       </c>
       <c r="H112" s="6">
-        <v>0.86</v>
+        <v>19.45</v>
       </c>
       <c r="I112" s="4">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="4">
         <v>107</v>
       </c>
       <c r="B113" s="4">
-        <v>94778.0</v>
+        <v>94760</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="E113" s="4" t="s">
-        <v>116</v>
+        <v>256</v>
       </c>
       <c r="F113" s="6">
-        <v>3.21</v>
+        <v>0.68</v>
       </c>
       <c r="G113" s="6">
-        <v>3.85</v>
+        <v>0.82</v>
       </c>
       <c r="H113" s="6">
-        <v>4.07</v>
+        <v>0.86</v>
       </c>
       <c r="I113" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="4">
         <v>108</v>
       </c>
       <c r="B114" s="4">
-        <v>94780.0</v>
+        <v>94778.0</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E114" s="4" t="s">
-        <v>83</v>
+        <v>117</v>
       </c>
       <c r="F114" s="6">
-        <v>3.52</v>
+        <v>3.21</v>
       </c>
       <c r="G114" s="6">
-        <v>4.22</v>
+        <v>3.85</v>
       </c>
       <c r="H114" s="6">
-        <v>4.42</v>
+        <v>4.07</v>
       </c>
       <c r="I114" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="4">
         <v>109</v>
       </c>
       <c r="B115" s="4">
-        <v>94764.0</v>
+        <v>94780.0</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="E115" s="4" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="F115" s="6">
-        <v>2.84</v>
+        <v>3.52</v>
       </c>
       <c r="G115" s="6">
-        <v>3.41</v>
+        <v>4.22</v>
       </c>
       <c r="H115" s="6">
-        <v>3.59</v>
+        <v>4.42</v>
       </c>
       <c r="I115" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="4">
         <v>110</v>
       </c>
-      <c r="B116" s="4" t="s">
-        <v>282</v>
+      <c r="B116" s="4">
+        <v>94764.0</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E116" s="4" t="s">
         <v>89</v>
       </c>
       <c r="F116" s="6">
-        <v>3.82</v>
+        <v>2.84</v>
       </c>
       <c r="G116" s="6">
-        <v>4.58</v>
+        <v>3.41</v>
       </c>
       <c r="H116" s="6">
-        <v>36.45</v>
+        <v>3.59</v>
       </c>
       <c r="I116" s="4">
-        <v>90</v>
+        <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="4">
         <v>111</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E117" s="4" t="s">
-        <v>148</v>
+        <v>89</v>
       </c>
       <c r="F117" s="6">
-        <v>5.0</v>
+        <v>3.82</v>
       </c>
       <c r="G117" s="6">
-        <v>6.0</v>
+        <v>4.58</v>
       </c>
       <c r="H117" s="6">
-        <v>6.6</v>
+        <v>36.45</v>
       </c>
       <c r="I117" s="4">
-        <v>24</v>
+        <v>90</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="4">
         <v>112</v>
       </c>
       <c r="B118" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="E118" s="4" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="F118" s="6">
-        <v>5.64</v>
+        <v>2.5</v>
       </c>
       <c r="G118" s="6">
-        <v>6.77</v>
+        <v>3.0</v>
       </c>
       <c r="H118" s="6">
-        <v>7.93</v>
+        <v>3.17</v>
       </c>
       <c r="I118" s="4">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="4">
         <v>113</v>
       </c>
       <c r="B119" s="4" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>62</v>
+        <v>293</v>
       </c>
       <c r="F119" s="6">
-        <v>10.82</v>
+        <v>5.0</v>
       </c>
       <c r="G119" s="6">
-        <v>12.98</v>
+        <v>6.0</v>
       </c>
       <c r="H119" s="6">
-        <v>15.54</v>
+        <v>6.42</v>
       </c>
       <c r="I119" s="4">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="4">
         <v>114</v>
       </c>
       <c r="B120" s="4" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="E120" s="4" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="F120" s="6">
-        <v>17.09</v>
+        <v>5.64</v>
       </c>
       <c r="G120" s="6">
-        <v>20.51</v>
+        <v>6.77</v>
       </c>
       <c r="H120" s="6">
-        <v>34.12</v>
+        <v>8.11</v>
       </c>
       <c r="I120" s="4">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="4">
         <v>115</v>
       </c>
       <c r="B121" s="4" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="E121" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="F121" s="6">
+        <v>10.82</v>
+      </c>
+      <c r="G121" s="6">
+        <v>12.98</v>
+      </c>
+      <c r="H121" s="6">
+        <v>16.12</v>
+      </c>
+      <c r="I121" s="4">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="4">
         <v>116</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="E122" s="4" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="F122" s="6">
-        <v>16.58</v>
+        <v>17.09</v>
       </c>
       <c r="G122" s="6">
-        <v>19.9</v>
+        <v>20.51</v>
       </c>
       <c r="H122" s="6">
-        <v>28.31</v>
+        <v>33.94</v>
       </c>
       <c r="I122" s="4">
-        <v>41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="4">
         <v>117</v>
       </c>
       <c r="B123" s="4" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C123" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="E123" s="4" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F123" s="6">
-        <v>28.78</v>
+        <v>150.90000000000001</v>
       </c>
       <c r="G123" s="6">
-        <v>34.54</v>
+        <v>181.080000000000013</v>
       </c>
       <c r="H123" s="6">
-        <v>47.56</v>
+        <v>191.13</v>
       </c>
       <c r="I123" s="4">
-        <v>39</v>
+        <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="4">
         <v>118</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="E124" s="4" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F124" s="6">
-        <v>38.58</v>
+        <v>16.58</v>
       </c>
       <c r="G124" s="6">
-        <v>46.3</v>
+        <v>19.9</v>
       </c>
       <c r="H124" s="6">
-        <v>69.36</v>
+        <v>28.31</v>
       </c>
       <c r="I124" s="4">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="4">
         <v>119</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="E125" s="4" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F125" s="6">
-        <v>52.96</v>
+        <v>28.78</v>
       </c>
       <c r="G125" s="6">
-        <v>63.55</v>
+        <v>34.54</v>
       </c>
       <c r="H125" s="6">
-        <v>88.37</v>
+        <v>47.56</v>
       </c>
       <c r="I125" s="4">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="E126" s="4" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="F126" s="6">
-        <v>11.74</v>
+        <v>38.58</v>
       </c>
       <c r="G126" s="6">
-        <v>14.09</v>
+        <v>46.3</v>
       </c>
       <c r="H126" s="6">
-        <v>14.87</v>
+        <v>69.36</v>
       </c>
       <c r="I126" s="4">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>305</v>
+        <v>19</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F127" s="6">
-        <v>5.7</v>
+        <v>52.96</v>
       </c>
       <c r="G127" s="6">
-        <v>6.84</v>
+        <v>63.55</v>
       </c>
       <c r="H127" s="6">
-        <v>5.75</v>
+        <v>88.37</v>
       </c>
       <c r="I127" s="4">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E128" s="4" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="F128" s="6">
-        <v>6.22</v>
+        <v>11.74</v>
       </c>
       <c r="G128" s="6">
-        <v>7.46</v>
+        <v>14.09</v>
       </c>
       <c r="H128" s="6">
-        <v>7.87</v>
+        <v>14.87</v>
       </c>
       <c r="I128" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="4" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>19</v>
+        <v>313</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="E129" s="4" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="F129" s="6">
-        <v>12.69</v>
+        <v>5.7</v>
       </c>
       <c r="G129" s="6">
-        <v>15.23</v>
+        <v>6.84</v>
       </c>
       <c r="H129" s="6">
-        <v>16.079999999999998</v>
+        <v>5.75</v>
       </c>
       <c r="I129" s="4">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="4">
         <v>124</v>
       </c>
-      <c r="B130" s="4">
-        <v>82610</v>
+      <c r="B130" s="4" t="s">
+        <v>315</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E130" s="4" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="F130" s="6">
-        <v>71.14</v>
+        <v>6.22</v>
       </c>
       <c r="G130" s="6">
-        <v>85.37</v>
+        <v>7.46</v>
       </c>
       <c r="H130" s="6">
-        <v>90.11</v>
+        <v>7.87</v>
       </c>
       <c r="I130" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="4">
         <v>125</v>
       </c>
       <c r="B131" s="4" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="E131" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F131" s="6">
-        <v>101.84999999999999</v>
+        <v>12.69</v>
       </c>
       <c r="G131" s="6">
-        <v>122.22</v>
+        <v>15.23</v>
       </c>
       <c r="H131" s="6">
-        <v>139.84999999999999</v>
+        <v>16.079999999999998</v>
       </c>
       <c r="I131" s="4">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="4">
         <v>126</v>
       </c>
-      <c r="B132" s="4" t="s">
-        <v>314</v>
+      <c r="B132" s="4">
+        <v>82610</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>315</v>
+        <v>13</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E132" s="4" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="F132" s="6">
-        <v>90.51000000000001</v>
+        <v>71.14</v>
       </c>
       <c r="G132" s="6">
-        <v>108.61</v>
+        <v>85.37</v>
       </c>
       <c r="H132" s="6">
-        <v>115.75</v>
+        <v>90.11</v>
       </c>
       <c r="I132" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="4">
         <v>127</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E133" s="4" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F133" s="6">
-        <v>25.48</v>
+        <v>101.84999999999999</v>
       </c>
       <c r="G133" s="6">
-        <v>30.58</v>
+        <v>122.22</v>
       </c>
       <c r="H133" s="6">
-        <v>32.28</v>
+        <v>139.13</v>
       </c>
       <c r="I133" s="4">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>19</v>
+        <v>323</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E134" s="4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F134" s="6">
-        <v>1.67</v>
+        <v>90.51000000000001</v>
       </c>
       <c r="G134" s="6">
-        <v>2.0</v>
+        <v>108.61</v>
       </c>
       <c r="H134" s="6">
-        <v>2.11</v>
+        <v>115.75</v>
       </c>
       <c r="I134" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="4">
         <v>129</v>
       </c>
-      <c r="B135" s="4">
-        <v>71233</v>
+      <c r="B135" s="4" t="s">
+        <v>325</v>
       </c>
       <c r="C135" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="F135" s="6">
-        <v>0.65</v>
+        <v>25.48</v>
       </c>
       <c r="G135" s="6">
-        <v>0.78</v>
+        <v>30.58</v>
       </c>
       <c r="H135" s="6">
-        <v>0.82</v>
+        <v>32.28</v>
       </c>
       <c r="I135" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="4">
         <v>130</v>
       </c>
       <c r="B136" s="4" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="E136" s="4" t="s">
-        <v>324</v>
+        <v>24</v>
       </c>
       <c r="F136" s="6">
-        <v>2.1</v>
+        <v>1.67</v>
       </c>
       <c r="G136" s="6">
-        <v>2.52</v>
+        <v>2.0</v>
       </c>
       <c r="H136" s="6">
-        <v>2.66</v>
+        <v>2.11</v>
       </c>
       <c r="I136" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="4">
         <v>131</v>
       </c>
-      <c r="B137" s="4" t="s">
-        <v>325</v>
+      <c r="B137" s="4">
+        <v>71233</v>
       </c>
       <c r="C137" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E137" s="4" t="s">
-        <v>116</v>
+        <v>330</v>
       </c>
       <c r="F137" s="6">
-        <v>1.79</v>
+        <v>0.65</v>
       </c>
       <c r="G137" s="6">
-        <v>2.15</v>
+        <v>0.78</v>
       </c>
       <c r="H137" s="6">
-        <v>2.26</v>
+        <v>0.82</v>
       </c>
       <c r="I137" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="4">
         <v>132</v>
       </c>
       <c r="B138" s="4" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="E138" s="4" t="s">
-        <v>29</v>
+        <v>180</v>
       </c>
       <c r="F138" s="6">
-        <v>4.18</v>
+        <v>2.1</v>
       </c>
       <c r="G138" s="6">
-        <v>5.02</v>
+        <v>2.52</v>
       </c>
       <c r="H138" s="6">
-        <v>5.29</v>
+        <v>2.66</v>
       </c>
       <c r="I138" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="4">
         <v>133</v>
       </c>
       <c r="B139" s="4" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E139" s="4" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="F139" s="6">
-        <v>1.2</v>
+        <v>1.79</v>
       </c>
       <c r="G139" s="6">
-        <v>1.44</v>
+        <v>2.15</v>
       </c>
       <c r="H139" s="6">
-        <v>1.52</v>
+        <v>2.26</v>
       </c>
       <c r="I139" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="4">
         <v>134</v>
       </c>
       <c r="B140" s="4" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C140" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="E140" s="4" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="F140" s="6">
-        <v>3.06</v>
+        <v>4.18</v>
       </c>
       <c r="G140" s="6">
-        <v>3.67</v>
+        <v>5.02</v>
       </c>
       <c r="H140" s="6">
-        <v>3.87</v>
+        <v>5.29</v>
       </c>
       <c r="I140" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="4">
         <v>135</v>
       </c>
       <c r="B141" s="4" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E141" s="4" t="s">
-        <v>335</v>
+        <v>24</v>
       </c>
       <c r="F141" s="6">
-        <v>0.06</v>
+        <v>1.2</v>
       </c>
       <c r="G141" s="6">
-        <v>0.07</v>
+        <v>1.44</v>
       </c>
       <c r="H141" s="6">
-        <v>0.08</v>
+        <v>1.52</v>
       </c>
       <c r="I141" s="4">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="4">
         <v>136</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E142" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F142" s="6">
         <v>3.06</v>
       </c>
       <c r="G142" s="6">
         <v>3.67</v>
       </c>
       <c r="H142" s="6">
         <v>3.87</v>
       </c>
       <c r="I142" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="4">
         <v>137</v>
       </c>
       <c r="B143" s="4" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="E143" s="4" t="s">
-        <v>83</v>
+        <v>343</v>
       </c>
       <c r="F143" s="6">
-        <v>1.11</v>
+        <v>0.06</v>
       </c>
       <c r="G143" s="6">
-        <v>1.33</v>
+        <v>0.07</v>
       </c>
       <c r="H143" s="6">
-        <v>1.41</v>
+        <v>0.08</v>
       </c>
       <c r="I143" s="4">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="4">
         <v>138</v>
       </c>
       <c r="B144" s="4" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E144" s="4" t="s">
-        <v>342</v>
+        <v>29</v>
       </c>
       <c r="F144" s="6">
-        <v>0.06</v>
+        <v>3.06</v>
       </c>
       <c r="G144" s="6">
-        <v>0.07</v>
+        <v>3.67</v>
       </c>
       <c r="H144" s="6">
-        <v>0.08</v>
+        <v>3.87</v>
       </c>
       <c r="I144" s="4">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="4">
         <v>139</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E145" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="F145" s="6">
-        <v>0.84</v>
+        <v>1.11</v>
       </c>
       <c r="G145" s="6">
-        <v>1.01</v>
+        <v>1.33</v>
       </c>
       <c r="H145" s="6">
-        <v>1.06</v>
+        <v>1.41</v>
       </c>
       <c r="I145" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="4">
         <v>140</v>
       </c>
       <c r="B146" s="4" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="E146" s="4" t="s">
-        <v>89</v>
+        <v>350</v>
       </c>
       <c r="F146" s="6">
-        <v>1.83</v>
+        <v>0.06</v>
       </c>
       <c r="G146" s="6">
-        <v>2.2</v>
+        <v>0.07</v>
       </c>
       <c r="H146" s="6">
-        <v>2.31</v>
+        <v>0.08</v>
       </c>
       <c r="I146" s="4">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="4">
         <v>141</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="E147" s="4" t="s">
-        <v>349</v>
+        <v>73</v>
       </c>
       <c r="F147" s="6">
-        <v>1.79</v>
+        <v>0.84</v>
       </c>
       <c r="G147" s="6">
-        <v>2.15</v>
+        <v>1.01</v>
       </c>
       <c r="H147" s="6">
-        <v>2.26</v>
+        <v>1.06</v>
       </c>
       <c r="I147" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="4">
         <v>142</v>
       </c>
       <c r="B148" s="4" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E148" s="4" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="F148" s="6">
-        <v>2.31</v>
+        <v>1.83</v>
       </c>
       <c r="G148" s="6">
-        <v>2.77</v>
+        <v>2.2</v>
       </c>
       <c r="H148" s="6">
-        <v>2.93</v>
+        <v>2.17</v>
       </c>
       <c r="I148" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="4">
         <v>143</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="E149" s="4" t="s">
-        <v>45</v>
+        <v>357</v>
       </c>
       <c r="F149" s="6">
-        <v>2.5</v>
+        <v>1.79</v>
       </c>
       <c r="G149" s="6">
-        <v>3.0</v>
+        <v>2.15</v>
       </c>
       <c r="H149" s="6">
-        <v>3.17</v>
+        <v>2.26</v>
       </c>
       <c r="I149" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="4">
         <v>144</v>
       </c>
       <c r="B150" s="4" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C150" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E150" s="4" t="s">
-        <v>45</v>
+        <v>293</v>
       </c>
       <c r="F150" s="6">
-        <v>0.5</v>
+        <v>2.31</v>
       </c>
       <c r="G150" s="6">
-        <v>0.6</v>
+        <v>2.77</v>
       </c>
       <c r="H150" s="6">
-        <v>0.64</v>
+        <v>2.93</v>
       </c>
       <c r="I150" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="4">
         <v>145</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="E151" s="4" t="s">
-        <v>249</v>
+        <v>29</v>
       </c>
       <c r="F151" s="6">
-        <v>0.9</v>
+        <v>2.5</v>
       </c>
       <c r="G151" s="6">
-        <v>1.08</v>
+        <v>3.0</v>
       </c>
       <c r="H151" s="6">
-        <v>1.14</v>
+        <v>3.17</v>
       </c>
       <c r="I151" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="4">
         <v>146</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E152" s="4" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F152" s="6">
-        <v>2.87</v>
+        <v>0.5</v>
       </c>
       <c r="G152" s="6">
-        <v>3.44</v>
+        <v>0.6</v>
       </c>
       <c r="H152" s="6">
-        <v>3.63</v>
+        <v>0.64</v>
       </c>
       <c r="I152" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="4">
         <v>147</v>
       </c>
       <c r="B153" s="4" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C153" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E153" s="4" t="s">
-        <v>24</v>
+        <v>253</v>
       </c>
       <c r="F153" s="6">
-        <v>1.74</v>
+        <v>0.9</v>
       </c>
       <c r="G153" s="6">
-        <v>2.09</v>
+        <v>1.08</v>
       </c>
       <c r="H153" s="6">
-        <v>2.21</v>
+        <v>1.14</v>
       </c>
       <c r="I153" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="4">
         <v>148</v>
       </c>
       <c r="B154" s="4" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E154" s="4" t="s">
-        <v>364</v>
+        <v>24</v>
       </c>
       <c r="F154" s="6">
-        <v>1.02</v>
+        <v>2.87</v>
       </c>
       <c r="G154" s="6">
-        <v>1.22</v>
+        <v>3.44</v>
       </c>
       <c r="H154" s="6">
-        <v>1.29</v>
+        <v>3.63</v>
       </c>
       <c r="I154" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="4">
         <v>149</v>
       </c>
       <c r="B155" s="4" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E155" s="4" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="F155" s="6">
-        <v>3.74</v>
+        <v>1.74</v>
       </c>
       <c r="G155" s="6">
-        <v>4.49</v>
+        <v>2.09</v>
       </c>
       <c r="H155" s="6">
-        <v>4.73</v>
+        <v>2.21</v>
       </c>
       <c r="I155" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="4">
         <v>150</v>
       </c>
       <c r="B156" s="4" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C156" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E156" s="4" t="s">
-        <v>45</v>
+        <v>372</v>
       </c>
       <c r="F156" s="6">
-        <v>12.21</v>
+        <v>1.02</v>
       </c>
       <c r="G156" s="6">
-        <v>14.65</v>
+        <v>1.22</v>
       </c>
       <c r="H156" s="6">
-        <v>15.47</v>
+        <v>1.29</v>
       </c>
       <c r="I156" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="4">
         <v>151</v>
       </c>
       <c r="B157" s="4" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>371</v>
+        <v>161</v>
       </c>
       <c r="F157" s="6">
-        <v>1.53</v>
+        <v>3.74</v>
       </c>
       <c r="G157" s="6">
-        <v>1.84</v>
+        <v>4.49</v>
       </c>
       <c r="H157" s="6">
-        <v>1.94</v>
+        <v>4.73</v>
       </c>
       <c r="I157" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="4">
         <v>152</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C158" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="E158" s="4" t="s">
-        <v>249</v>
+        <v>29</v>
       </c>
       <c r="F158" s="6">
-        <v>2.86</v>
+        <v>12.21</v>
       </c>
       <c r="G158" s="6">
-        <v>3.43</v>
+        <v>14.65</v>
       </c>
       <c r="H158" s="6">
-        <v>3.62</v>
+        <v>15.47</v>
       </c>
       <c r="I158" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="4">
         <v>153</v>
       </c>
-      <c r="B159" s="4">
-        <v>71735</v>
+      <c r="B159" s="4" t="s">
+        <v>377</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>45</v>
+        <v>379</v>
       </c>
       <c r="F159" s="6">
-        <v>21.46</v>
+        <v>1.53</v>
       </c>
       <c r="G159" s="6">
-        <v>25.75</v>
+        <v>1.84</v>
       </c>
       <c r="H159" s="6">
-        <v>27.19</v>
+        <v>1.94</v>
       </c>
       <c r="I159" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="4">
         <v>154</v>
       </c>
       <c r="B160" s="4" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>377</v>
+        <v>253</v>
       </c>
       <c r="F160" s="6">
-        <v>0.87</v>
+        <v>2.86</v>
       </c>
       <c r="G160" s="6">
-        <v>1.04</v>
+        <v>3.43</v>
       </c>
       <c r="H160" s="6">
-        <v>1.1</v>
+        <v>3.62</v>
       </c>
       <c r="I160" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="4">
         <v>155</v>
       </c>
-      <c r="B161" s="4" t="s">
-        <v>378</v>
+      <c r="B161" s="4">
+        <v>71735</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>187</v>
+        <v>29</v>
       </c>
       <c r="F161" s="6">
-        <v>0.69</v>
+        <v>21.46</v>
       </c>
       <c r="G161" s="6">
-        <v>0.83</v>
+        <v>25.75</v>
       </c>
       <c r="H161" s="6">
-        <v>1.02</v>
+        <v>27.19</v>
       </c>
       <c r="I161" s="4">
-        <v>32</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="4">
         <v>156</v>
       </c>
       <c r="B162" s="4" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E162" s="4" t="s">
-        <v>24</v>
+        <v>385</v>
       </c>
       <c r="F162" s="6">
-        <v>1.81</v>
+        <v>0.87</v>
       </c>
       <c r="G162" s="6">
-        <v>2.17</v>
+        <v>1.04</v>
       </c>
       <c r="H162" s="6">
-        <v>4.75</v>
+        <v>1.1</v>
       </c>
       <c r="I162" s="4">
-        <v>62</v>
+        <v>21</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="4">
         <v>157</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>24</v>
+        <v>190</v>
       </c>
       <c r="F163" s="6">
-        <v>3.82</v>
+        <v>0.69</v>
       </c>
       <c r="G163" s="6">
-        <v>4.58</v>
+        <v>0.83</v>
       </c>
       <c r="H163" s="6">
-        <v>4.84</v>
+        <v>1.1</v>
       </c>
       <c r="I163" s="4">
-        <v>21</v>
+        <v>37</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="4">
         <v>158</v>
       </c>
       <c r="B164" s="4" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C164" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="E164" s="4" t="s">
-        <v>107</v>
+        <v>24</v>
       </c>
       <c r="F164" s="6">
-        <v>0.3</v>
+        <v>1.81</v>
       </c>
       <c r="G164" s="6">
-        <v>0.36</v>
+        <v>2.17</v>
       </c>
       <c r="H164" s="6">
-        <v>0.67</v>
+        <v>4.96</v>
       </c>
       <c r="I164" s="4">
-        <v>55</v>
+        <v>64</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="4">
         <v>159</v>
       </c>
       <c r="B165" s="4" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C165" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="E165" s="4" t="s">
-        <v>388</v>
+        <v>24</v>
       </c>
       <c r="F165" s="6">
-        <v>0.04</v>
+        <v>3.82</v>
       </c>
       <c r="G165" s="6">
-        <v>0.05</v>
+        <v>4.58</v>
       </c>
       <c r="H165" s="6">
-        <v>0.05</v>
+        <v>4.84</v>
       </c>
       <c r="I165" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="4">
         <v>160</v>
       </c>
       <c r="B166" s="4" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E166" s="4" t="s">
-        <v>24</v>
+        <v>107</v>
       </c>
       <c r="F166" s="6">
-        <v>39.55</v>
+        <v>0.3</v>
       </c>
       <c r="G166" s="6">
-        <v>47.46</v>
+        <v>0.36</v>
       </c>
       <c r="H166" s="6">
-        <v>50.1</v>
+        <v>0.7</v>
       </c>
       <c r="I166" s="4">
-        <v>21</v>
+        <v>57</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="4">
         <v>161</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C167" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>243</v>
+        <v>155</v>
       </c>
       <c r="F167" s="6">
-        <v>4.06</v>
+        <v>0.04</v>
       </c>
       <c r="G167" s="6">
-        <v>4.87</v>
+        <v>0.05</v>
       </c>
       <c r="H167" s="6">
-        <v>5.15</v>
+        <v>0.05</v>
       </c>
       <c r="I167" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="4">
         <v>162</v>
       </c>
       <c r="B168" s="4" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E168" s="4" t="s">
-        <v>395</v>
+        <v>21</v>
       </c>
       <c r="F168" s="6">
-        <v>2.03</v>
+        <v>9.12</v>
       </c>
       <c r="G168" s="6">
-        <v>2.44</v>
+        <v>10.94</v>
       </c>
       <c r="H168" s="6">
-        <v>2.57</v>
+        <v>12.91</v>
       </c>
       <c r="I168" s="4">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="4">
         <v>163</v>
       </c>
       <c r="B169" s="4" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C169" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F169" s="6">
-        <v>8.9</v>
+        <v>39.55</v>
       </c>
       <c r="G169" s="6">
-        <v>10.68</v>
+        <v>47.46</v>
       </c>
       <c r="H169" s="6">
-        <v>11.28</v>
+        <v>50.1</v>
       </c>
       <c r="I169" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="4">
         <v>164</v>
       </c>
-      <c r="B170" s="4">
-        <v>80214</v>
+      <c r="B170" s="4" t="s">
+        <v>400</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E170" s="4" t="s">
-        <v>74</v>
+        <v>247</v>
       </c>
       <c r="F170" s="6">
-        <v>1.86</v>
+        <v>4.06</v>
       </c>
       <c r="G170" s="6">
-        <v>2.23</v>
+        <v>4.87</v>
       </c>
       <c r="H170" s="6">
-        <v>2.35</v>
+        <v>5.15</v>
       </c>
       <c r="I170" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="4">
         <v>165</v>
       </c>
       <c r="B171" s="4" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C171" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="E171" s="4" t="s">
-        <v>33</v>
+        <v>404</v>
       </c>
       <c r="F171" s="6">
-        <v>29.89</v>
+        <v>2.03</v>
       </c>
       <c r="G171" s="6">
-        <v>35.87</v>
+        <v>2.44</v>
       </c>
       <c r="H171" s="6">
-        <v>37.87</v>
+        <v>2.57</v>
       </c>
       <c r="I171" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="4">
         <v>166</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C172" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="E172" s="4" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="F172" s="6">
-        <v>3.21</v>
+        <v>8.9</v>
       </c>
       <c r="G172" s="6">
-        <v>3.85</v>
+        <v>10.68</v>
       </c>
       <c r="H172" s="6">
-        <v>4.07</v>
+        <v>11.28</v>
       </c>
       <c r="I172" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="4">
         <v>167</v>
       </c>
-      <c r="B173" s="4" t="s">
-        <v>403</v>
+      <c r="B173" s="4">
+        <v>80214</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E173" s="4" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="F173" s="6">
-        <v>1.52</v>
+        <v>1.86</v>
       </c>
       <c r="G173" s="6">
-        <v>1.82</v>
+        <v>2.23</v>
       </c>
       <c r="H173" s="6">
-        <v>1.77</v>
+        <v>2.35</v>
       </c>
       <c r="I173" s="4">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="4">
         <v>168</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C174" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E174" s="4" t="s">
-        <v>237</v>
+        <v>33</v>
       </c>
       <c r="F174" s="6">
-        <v>6.29</v>
+        <v>29.89</v>
       </c>
       <c r="G174" s="6">
-        <v>7.55</v>
+        <v>35.87</v>
       </c>
       <c r="H174" s="6">
-        <v>7.97</v>
+        <v>37.87</v>
       </c>
       <c r="I174" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="4">
         <v>169</v>
       </c>
       <c r="B175" s="4" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C175" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="E175" s="4" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="F175" s="6">
-        <v>3.61</v>
+        <v>3.21</v>
       </c>
       <c r="G175" s="6">
-        <v>4.33</v>
+        <v>3.85</v>
       </c>
       <c r="H175" s="6">
-        <v>4.58</v>
+        <v>4.07</v>
       </c>
       <c r="I175" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="4">
         <v>170</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C176" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E176" s="4" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F176" s="6">
-        <v>9.54</v>
+        <v>1.52</v>
       </c>
       <c r="G176" s="6">
-        <v>11.45</v>
+        <v>1.82</v>
       </c>
       <c r="H176" s="6">
-        <v>12.09</v>
+        <v>1.77</v>
       </c>
       <c r="I176" s="4">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="4">
         <v>171</v>
       </c>
       <c r="B177" s="4" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C177" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="E177" s="4" t="s">
-        <v>33</v>
+        <v>235</v>
       </c>
       <c r="F177" s="6">
-        <v>18.51</v>
+        <v>6.29</v>
       </c>
       <c r="G177" s="6">
-        <v>22.21</v>
+        <v>7.55</v>
       </c>
       <c r="H177" s="6">
-        <v>23.45</v>
+        <v>7.97</v>
       </c>
       <c r="I177" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="4">
         <v>172</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C178" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="E178" s="4" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
       <c r="F178" s="6">
-        <v>8.49</v>
+        <v>3.61</v>
       </c>
       <c r="G178" s="6">
-        <v>10.19</v>
+        <v>4.33</v>
       </c>
       <c r="H178" s="6">
-        <v>10.76</v>
+        <v>4.58</v>
       </c>
       <c r="I178" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="4">
         <v>173</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="C179" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="E179" s="4" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F179" s="6">
-        <v>23.93</v>
+        <v>9.54</v>
       </c>
       <c r="G179" s="6">
-        <v>28.72</v>
+        <v>11.45</v>
       </c>
       <c r="H179" s="6">
-        <v>30.31</v>
+        <v>12.09</v>
       </c>
       <c r="I179" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="4">
         <v>174</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C180" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E180" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F180" s="6">
-        <v>12.66</v>
+        <v>18.51</v>
       </c>
       <c r="G180" s="6">
-        <v>15.19</v>
+        <v>22.21</v>
       </c>
       <c r="H180" s="6">
-        <v>16.039999999999999</v>
+        <v>23.45</v>
       </c>
       <c r="I180" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="4">
         <v>175</v>
       </c>
       <c r="B181" s="4" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C181" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="E181" s="4" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="F181" s="6">
-        <v>5.1</v>
+        <v>8.49</v>
       </c>
       <c r="G181" s="6">
-        <v>6.12</v>
+        <v>10.19</v>
       </c>
       <c r="H181" s="6">
-        <v>6.46</v>
+        <v>10.76</v>
       </c>
       <c r="I181" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="4">
         <v>176</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="C182" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="E182" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F182" s="6">
-        <v>2.36</v>
+        <v>23.93</v>
       </c>
       <c r="G182" s="6">
-        <v>2.83</v>
+        <v>28.72</v>
       </c>
       <c r="H182" s="6">
-        <v>2.99</v>
+        <v>30.31</v>
       </c>
       <c r="I182" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="4">
         <v>177</v>
       </c>
       <c r="B183" s="4" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C183" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="E183" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F183" s="6">
-        <v>1.8</v>
+        <v>12.66</v>
       </c>
       <c r="G183" s="6">
-        <v>2.16</v>
+        <v>15.19</v>
       </c>
       <c r="H183" s="6">
-        <v>2.27</v>
+        <v>16.039999999999999</v>
       </c>
       <c r="I183" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="4">
         <v>178</v>
       </c>
       <c r="B184" s="4" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="C184" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="E184" s="4" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="F184" s="6">
-        <v>1.79</v>
+        <v>5.1</v>
       </c>
       <c r="G184" s="6">
-        <v>2.15</v>
+        <v>6.12</v>
       </c>
       <c r="H184" s="6">
-        <v>2.26</v>
+        <v>6.46</v>
       </c>
       <c r="I184" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="4">
         <v>179</v>
       </c>
       <c r="B185" s="4" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C185" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="E185" s="4" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="F185" s="6">
-        <v>2.67</v>
+        <v>2.36</v>
       </c>
       <c r="G185" s="6">
-        <v>3.2</v>
+        <v>2.83</v>
       </c>
       <c r="H185" s="6">
-        <v>3.38</v>
+        <v>2.99</v>
       </c>
       <c r="I185" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="4">
         <v>180</v>
       </c>
       <c r="B186" s="4" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C186" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E186" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F186" s="6">
-        <v>3.52</v>
+        <v>1.8</v>
       </c>
       <c r="G186" s="6">
-        <v>4.22</v>
+        <v>2.16</v>
       </c>
       <c r="H186" s="6">
-        <v>4.46</v>
+        <v>2.27</v>
       </c>
       <c r="I186" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="4">
         <v>181</v>
       </c>
       <c r="B187" s="4" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C187" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="E187" s="4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F187" s="6">
-        <v>7.33</v>
+        <v>1.79</v>
       </c>
       <c r="G187" s="6">
-        <v>8.8</v>
+        <v>2.15</v>
       </c>
       <c r="H187" s="6">
-        <v>9.28</v>
+        <v>2.26</v>
       </c>
       <c r="I187" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="4">
         <v>182</v>
       </c>
       <c r="B188" s="4" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C188" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E188" s="4" t="s">
-        <v>435</v>
+        <v>29</v>
       </c>
       <c r="F188" s="6">
-        <v>0.91</v>
+        <v>2.67</v>
       </c>
       <c r="G188" s="6">
-        <v>1.09</v>
+        <v>3.2</v>
       </c>
       <c r="H188" s="6">
-        <v>1.16</v>
+        <v>3.38</v>
       </c>
       <c r="I188" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="4">
         <v>183</v>
       </c>
       <c r="B189" s="4" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C189" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E189" s="4" t="s">
-        <v>438</v>
+        <v>33</v>
       </c>
       <c r="F189" s="6">
-        <v>6.0099999999999998</v>
+        <v>3.52</v>
       </c>
       <c r="G189" s="6">
-        <v>7.21</v>
+        <v>4.22</v>
       </c>
       <c r="H189" s="6">
-        <v>7.61</v>
+        <v>4.46</v>
       </c>
       <c r="I189" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="4">
         <v>184</v>
       </c>
       <c r="B190" s="4" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C190" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E190" s="4" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="F190" s="6">
-        <v>8.67</v>
+        <v>7.33</v>
       </c>
       <c r="G190" s="6">
-        <v>10.4</v>
+        <v>8.8</v>
       </c>
       <c r="H190" s="6">
-        <v>10.99</v>
+        <v>9.28</v>
       </c>
       <c r="I190" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="4">
         <v>185</v>
       </c>
       <c r="B191" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E191" s="4" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F191" s="6">
-        <v>2.48</v>
+        <v>0.91</v>
       </c>
       <c r="G191" s="6">
-        <v>2.98</v>
+        <v>1.09</v>
       </c>
       <c r="H191" s="6">
-        <v>3.14</v>
+        <v>1.16</v>
       </c>
       <c r="I191" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="4">
         <v>186</v>
       </c>
       <c r="B192" s="4" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C192" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E192" s="4" t="s">
-        <v>29</v>
+        <v>447</v>
       </c>
       <c r="F192" s="6">
-        <v>42.92</v>
+        <v>6.0099999999999998</v>
       </c>
       <c r="G192" s="6">
-        <v>51.5</v>
+        <v>7.21</v>
       </c>
       <c r="H192" s="6">
-        <v>63.19</v>
+        <v>7.61</v>
       </c>
       <c r="I192" s="4">
-        <v>32</v>
+        <v>21</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="4">
         <v>187</v>
       </c>
       <c r="B193" s="4" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C193" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E193" s="4" t="s">
-        <v>448</v>
+        <v>73</v>
       </c>
       <c r="F193" s="6">
-        <v>0.27</v>
+        <v>8.67</v>
       </c>
       <c r="G193" s="6">
-        <v>0.32</v>
+        <v>10.4</v>
       </c>
       <c r="H193" s="6">
-        <v>0.57</v>
+        <v>10.99</v>
       </c>
       <c r="I193" s="4">
-        <v>53</v>
+        <v>21</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="4">
         <v>188</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C194" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E194" s="4" t="s">
-        <v>228</v>
+        <v>452</v>
       </c>
       <c r="F194" s="6">
-        <v>0.42</v>
+        <v>2.48</v>
       </c>
       <c r="G194" s="6">
-        <v>0.5</v>
+        <v>2.98</v>
       </c>
       <c r="H194" s="6">
-        <v>0.86</v>
+        <v>3.14</v>
       </c>
       <c r="I194" s="4">
-        <v>51</v>
+        <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="4">
         <v>189</v>
       </c>
       <c r="B195" s="4" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C195" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E195" s="4" t="s">
-        <v>453</v>
+        <v>21</v>
       </c>
       <c r="F195" s="6">
-        <v>0.41</v>
+        <v>42.92</v>
       </c>
       <c r="G195" s="6">
-        <v>0.49</v>
+        <v>51.5</v>
       </c>
       <c r="H195" s="6">
-        <v>0.84</v>
+        <v>62.37</v>
       </c>
       <c r="I195" s="4">
-        <v>51</v>
+        <v>32</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="4">
         <v>190</v>
       </c>
       <c r="B196" s="4" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C196" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E196" s="4" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F196" s="6">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="G196" s="6">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="H196" s="6">
-        <v>0.8</v>
+        <v>0.58</v>
       </c>
       <c r="I196" s="4">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="4">
         <v>191</v>
       </c>
       <c r="B197" s="4" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C197" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E197" s="4" t="s">
-        <v>459</v>
+        <v>232</v>
       </c>
       <c r="F197" s="6">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="G197" s="6">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="H197" s="6">
-        <v>0.41</v>
+        <v>0.86</v>
       </c>
       <c r="I197" s="4">
-        <v>20</v>
+        <v>51</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="4">
         <v>192</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>460</v>
       </c>
       <c r="C198" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>461</v>
       </c>
       <c r="E198" s="4" t="s">
         <v>462</v>
       </c>
       <c r="F198" s="6">
-        <v>0.25</v>
+        <v>0.41</v>
       </c>
       <c r="G198" s="6">
-        <v>0.3</v>
+        <v>0.49</v>
       </c>
       <c r="H198" s="6">
-        <v>0.32</v>
+        <v>0.84</v>
       </c>
       <c r="I198" s="4">
-        <v>22</v>
+        <v>51</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="4">
         <v>193</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>463</v>
       </c>
       <c r="C199" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>464</v>
       </c>
       <c r="E199" s="4" t="s">
-        <v>210</v>
+        <v>465</v>
       </c>
       <c r="F199" s="6">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="G199" s="6">
-        <v>0.31</v>
+        <v>0.49</v>
       </c>
       <c r="H199" s="6">
-        <v>0.33</v>
+        <v>0.8</v>
       </c>
       <c r="I199" s="4">
-        <v>21</v>
+        <v>49</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="4">
         <v>194</v>
       </c>
       <c r="B200" s="4" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C200" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E200" s="4" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="F200" s="6">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="G200" s="6">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="H200" s="6">
-        <v>0.25</v>
+        <v>0.41</v>
       </c>
       <c r="I200" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="4">
         <v>195</v>
       </c>
       <c r="B201" s="4" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C201" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E201" s="4" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F201" s="6">
-        <v>7.17</v>
+        <v>0.25</v>
       </c>
       <c r="G201" s="6">
-        <v>8.6</v>
+        <v>0.3</v>
       </c>
       <c r="H201" s="6">
-        <v>9.08</v>
+        <v>0.32</v>
       </c>
       <c r="I201" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="4">
         <v>196</v>
       </c>
       <c r="B202" s="4" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C202" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E202" s="4" t="s">
-        <v>116</v>
+        <v>213</v>
       </c>
       <c r="F202" s="6">
-        <v>6.5</v>
+        <v>0.26</v>
       </c>
       <c r="G202" s="6">
-        <v>7.8</v>
+        <v>0.31</v>
       </c>
       <c r="H202" s="6">
-        <v>8.23</v>
+        <v>0.33</v>
       </c>
       <c r="I202" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="4">
         <v>197</v>
       </c>
       <c r="B203" s="4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C203" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E203" s="4" t="s">
-        <v>89</v>
+        <v>476</v>
       </c>
       <c r="F203" s="6">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="G203" s="6">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="H203" s="6">
-        <v>0.45</v>
+        <v>0.25</v>
       </c>
       <c r="I203" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="4">
         <v>198</v>
       </c>
       <c r="B204" s="4" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C204" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E204" s="4" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F204" s="6">
-        <v>3.62</v>
+        <v>7.17</v>
       </c>
       <c r="G204" s="6">
-        <v>4.34</v>
+        <v>8.6</v>
       </c>
       <c r="H204" s="6">
-        <v>4.59</v>
+        <v>9.08</v>
       </c>
       <c r="I204" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="4">
         <v>199</v>
       </c>
       <c r="B205" s="4" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C205" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="E205" s="4" t="s">
-        <v>479</v>
+        <v>117</v>
       </c>
       <c r="F205" s="6">
-        <v>3.02</v>
+        <v>6.5</v>
       </c>
       <c r="G205" s="6">
-        <v>3.62</v>
+        <v>7.8</v>
       </c>
       <c r="H205" s="6">
-        <v>3.83</v>
+        <v>8.23</v>
       </c>
       <c r="I205" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="4">
         <v>200</v>
       </c>
       <c r="B206" s="4" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C206" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E206" s="4" t="s">
         <v>89</v>
       </c>
       <c r="F206" s="6">
-        <v>1.45</v>
+        <v>0.36</v>
       </c>
       <c r="G206" s="6">
-        <v>1.74</v>
+        <v>0.43</v>
       </c>
       <c r="H206" s="6">
-        <v>1.84</v>
+        <v>0.45</v>
       </c>
       <c r="I206" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="4">
         <v>201</v>
       </c>
       <c r="B207" s="4" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C207" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E207" s="4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F207" s="6">
-        <v>5.9</v>
+        <v>3.62</v>
       </c>
       <c r="G207" s="6">
-        <v>7.08</v>
+        <v>4.34</v>
       </c>
       <c r="H207" s="6">
-        <v>7.47</v>
+        <v>4.59</v>
       </c>
       <c r="I207" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="4">
         <v>202</v>
       </c>
       <c r="B208" s="4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C208" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E208" s="4" t="s">
-        <v>51</v>
+        <v>487</v>
       </c>
       <c r="F208" s="6">
-        <v>2.43</v>
+        <v>3.02</v>
       </c>
       <c r="G208" s="6">
-        <v>2.92</v>
+        <v>3.62</v>
       </c>
       <c r="H208" s="6">
-        <v>3.07</v>
+        <v>3.83</v>
       </c>
       <c r="I208" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="4">
         <v>203</v>
       </c>
       <c r="B209" s="4" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C209" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="E209" s="4" t="s">
-        <v>488</v>
+        <v>89</v>
       </c>
       <c r="F209" s="6">
-        <v>0.75</v>
+        <v>1.45</v>
       </c>
       <c r="G209" s="6">
-        <v>0.9</v>
+        <v>1.74</v>
       </c>
       <c r="H209" s="6">
-        <v>0.94</v>
+        <v>1.84</v>
       </c>
       <c r="I209" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="4">
         <v>204</v>
       </c>
       <c r="B210" s="4" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C210" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E210" s="4" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="F210" s="6">
-        <v>0.83</v>
+        <v>5.9</v>
       </c>
       <c r="G210" s="6">
-        <v>1.0</v>
+        <v>7.08</v>
       </c>
       <c r="H210" s="6">
-        <v>1.05</v>
+        <v>7.47</v>
       </c>
       <c r="I210" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="4">
         <v>205</v>
       </c>
       <c r="B211" s="4" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E211" s="4" t="s">
-        <v>479</v>
+        <v>73</v>
       </c>
       <c r="F211" s="6">
-        <v>1.14</v>
+        <v>18.4</v>
       </c>
       <c r="G211" s="6">
-        <v>1.37</v>
+        <v>22.079999999999998</v>
       </c>
       <c r="H211" s="6">
-        <v>1.45</v>
+        <v>23.3</v>
       </c>
       <c r="I211" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="4">
         <v>206</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C212" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E212" s="4" t="s">
-        <v>495</v>
+        <v>50</v>
       </c>
       <c r="F212" s="6">
-        <v>2.6</v>
+        <v>2.43</v>
       </c>
       <c r="G212" s="6">
-        <v>3.12</v>
+        <v>2.92</v>
       </c>
       <c r="H212" s="6">
-        <v>3.3</v>
+        <v>3.07</v>
       </c>
       <c r="I212" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="4">
         <v>207</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C213" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>497</v>
       </c>
       <c r="E213" s="4" t="s">
-        <v>24</v>
+        <v>498</v>
       </c>
       <c r="F213" s="6">
-        <v>3.79</v>
+        <v>0.75</v>
       </c>
       <c r="G213" s="6">
-        <v>4.55</v>
+        <v>0.9</v>
       </c>
       <c r="H213" s="6">
-        <v>10.42</v>
+        <v>0.94</v>
       </c>
       <c r="I213" s="4">
-        <v>64</v>
+        <v>20</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="4">
         <v>208</v>
       </c>
-      <c r="B214" s="4">
-        <v>61684</v>
+      <c r="B214" s="4" t="s">
+        <v>499</v>
       </c>
       <c r="C214" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E214" s="4" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="F214" s="6">
-        <v>32.46</v>
+        <v>0.83</v>
       </c>
       <c r="G214" s="6">
-        <v>38.95</v>
+        <v>1.0</v>
       </c>
       <c r="H214" s="6">
-        <v>41.11</v>
+        <v>2.62</v>
       </c>
       <c r="I214" s="4">
-        <v>21</v>
+        <v>68</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="4">
         <v>209</v>
       </c>
-      <c r="B215" s="4">
-        <v>71143</v>
+      <c r="B215" s="4" t="s">
+        <v>501</v>
       </c>
       <c r="C215" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="E215" s="4" t="s">
-        <v>45</v>
+        <v>487</v>
       </c>
       <c r="F215" s="6">
-        <v>15.67</v>
+        <v>1.14</v>
       </c>
       <c r="G215" s="6">
-        <v>18.8</v>
+        <v>1.37</v>
       </c>
       <c r="H215" s="6">
-        <v>19.84</v>
+        <v>1.45</v>
       </c>
       <c r="I215" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="4">
         <v>210</v>
       </c>
       <c r="B216" s="4" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C216" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="E216" s="4" t="s">
-        <v>17</v>
+        <v>505</v>
       </c>
       <c r="F216" s="6">
-        <v>1.92</v>
+        <v>2.6</v>
       </c>
       <c r="G216" s="6">
-        <v>2.3</v>
+        <v>3.12</v>
       </c>
       <c r="H216" s="6">
-        <v>3.72</v>
+        <v>3.3</v>
       </c>
       <c r="I216" s="4">
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="4">
         <v>211</v>
       </c>
       <c r="B217" s="4" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C217" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="E217" s="4" t="s">
-        <v>504</v>
+        <v>24</v>
       </c>
       <c r="F217" s="6">
-        <v>1.55</v>
+        <v>3.79</v>
       </c>
       <c r="G217" s="6">
-        <v>1.86</v>
+        <v>4.55</v>
       </c>
       <c r="H217" s="6">
-        <v>2.23</v>
+        <v>10.47</v>
       </c>
       <c r="I217" s="4">
-        <v>30</v>
+        <v>64</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="4">
         <v>212</v>
       </c>
       <c r="B218" s="4" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C218" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E218" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="F218" s="6">
+        <v>0.26</v>
+      </c>
+      <c r="G218" s="6">
+        <v>0.31</v>
+      </c>
+      <c r="H218" s="6">
+        <v>0.53</v>
+      </c>
+      <c r="I218" s="4">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="4">
         <v>213</v>
       </c>
-      <c r="B219" s="4" t="s">
-        <v>507</v>
+      <c r="B219" s="4">
+        <v>61684</v>
       </c>
       <c r="C219" s="4" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E219" s="4" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="F219" s="6">
-        <v>1.13</v>
+        <v>32.46</v>
       </c>
       <c r="G219" s="6">
-        <v>1.36</v>
+        <v>38.95</v>
       </c>
       <c r="H219" s="6">
-        <v>1.95</v>
+        <v>41.11</v>
       </c>
       <c r="I219" s="4">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="4">
         <v>214</v>
       </c>
-      <c r="B220" s="4" t="s">
-        <v>509</v>
+      <c r="B220" s="4">
+        <v>71143</v>
       </c>
       <c r="C220" s="4" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E220" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F220" s="6">
-        <v>3.05</v>
+        <v>15.67</v>
       </c>
       <c r="G220" s="6">
-        <v>3.66</v>
+        <v>18.8</v>
       </c>
       <c r="H220" s="6">
-        <v>6.6</v>
+        <v>19.84</v>
       </c>
       <c r="I220" s="4">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="4">
         <v>215</v>
       </c>
       <c r="B221" s="4" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C221" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E221" s="4" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F221" s="6">
-        <v>33.65</v>
+        <v>1.92</v>
       </c>
       <c r="G221" s="6">
-        <v>40.38</v>
+        <v>2.3</v>
       </c>
       <c r="H221" s="6">
-        <v>50.99</v>
+        <v>3.74</v>
       </c>
       <c r="I221" s="4">
-        <v>34</v>
+        <v>49</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="4">
         <v>216</v>
       </c>
-      <c r="B222" s="4">
-        <v>61671</v>
+      <c r="B222" s="4" t="s">
+        <v>514</v>
       </c>
       <c r="C222" s="4" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E222" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="F222" s="6">
-        <v>9.27</v>
+        <v>1.55</v>
       </c>
       <c r="G222" s="6">
-        <v>11.12</v>
+        <v>1.86</v>
       </c>
       <c r="H222" s="6">
-        <v>11.74</v>
+        <v>2.24</v>
       </c>
       <c r="I222" s="4">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="4">
         <v>217</v>
       </c>
       <c r="B223" s="4" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C223" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E223" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F223" s="6">
-        <v>0.42</v>
+        <v>3.24</v>
       </c>
       <c r="G223" s="6">
-        <v>0.5</v>
+        <v>3.89</v>
       </c>
       <c r="H223" s="6">
-        <v>0.53</v>
+        <v>7.02</v>
       </c>
       <c r="I223" s="4">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="4">
         <v>218</v>
       </c>
       <c r="B224" s="4" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C224" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E224" s="4" t="s">
-        <v>95</v>
+        <v>17</v>
       </c>
       <c r="F224" s="6">
-        <v>4.25</v>
+        <v>1.13</v>
       </c>
       <c r="G224" s="6">
-        <v>5.1</v>
+        <v>1.36</v>
       </c>
       <c r="H224" s="6">
-        <v>6.15</v>
+        <v>1.96</v>
       </c>
       <c r="I224" s="4">
-        <v>31</v>
+        <v>42</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="4">
         <v>219</v>
       </c>
       <c r="B225" s="4" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C225" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="E225" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F225" s="6">
-        <v>15.06</v>
+        <v>3.05</v>
       </c>
       <c r="G225" s="6">
-        <v>18.07</v>
+        <v>3.66</v>
       </c>
       <c r="H225" s="6">
-        <v>21.73</v>
+        <v>6.63</v>
       </c>
       <c r="I225" s="4">
-        <v>31</v>
+        <v>54</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="4">
         <v>220</v>
       </c>
       <c r="B226" s="4" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C226" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E226" s="4" t="s">
-        <v>522</v>
+        <v>29</v>
       </c>
       <c r="F226" s="6">
-        <v>1.22</v>
+        <v>33.65</v>
       </c>
       <c r="G226" s="6">
-        <v>1.46</v>
+        <v>40.38</v>
       </c>
       <c r="H226" s="6">
-        <v>1.54</v>
+        <v>51.24</v>
       </c>
       <c r="I226" s="4">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="4">
         <v>221</v>
       </c>
-      <c r="B227" s="4" t="s">
-        <v>523</v>
+      <c r="B227" s="4">
+        <v>61671</v>
       </c>
       <c r="C227" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>524</v>
       </c>
       <c r="E227" s="4" t="s">
-        <v>525</v>
+        <v>89</v>
       </c>
       <c r="F227" s="6">
-        <v>3.76</v>
+        <v>9.27</v>
       </c>
       <c r="G227" s="6">
-        <v>4.51</v>
+        <v>11.12</v>
       </c>
       <c r="H227" s="6">
-        <v>4.76</v>
+        <v>11.74</v>
       </c>
       <c r="I227" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="4">
         <v>222</v>
       </c>
       <c r="B228" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="C228" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D228" s="5" t="s">
         <v>526</v>
       </c>
-      <c r="C228" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E228" s="4" t="s">
-        <v>528</v>
+        <v>29</v>
       </c>
       <c r="F228" s="6">
-        <v>1.82</v>
+        <v>0.42</v>
       </c>
       <c r="G228" s="6">
-        <v>2.18</v>
+        <v>0.5</v>
       </c>
       <c r="H228" s="6">
-        <v>2.3</v>
+        <v>0.53</v>
       </c>
       <c r="I228" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="4">
         <v>223</v>
       </c>
       <c r="B229" s="4" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="C229" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="E229" s="4" t="s">
-        <v>95</v>
+        <v>372</v>
       </c>
       <c r="F229" s="6">
-        <v>0.6</v>
+        <v>4.25</v>
       </c>
       <c r="G229" s="6">
-        <v>0.72</v>
+        <v>5.1</v>
       </c>
       <c r="H229" s="6">
-        <v>0.76</v>
+        <v>6.18</v>
       </c>
       <c r="I229" s="4">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="4">
         <v>224</v>
       </c>
       <c r="B230" s="4" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C230" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="E230" s="4" t="s">
-        <v>504</v>
+        <v>29</v>
       </c>
       <c r="F230" s="6">
-        <v>2.03</v>
+        <v>15.06</v>
       </c>
       <c r="G230" s="6">
-        <v>2.44</v>
+        <v>18.07</v>
       </c>
       <c r="H230" s="6">
-        <v>2.57</v>
+        <v>21.83</v>
       </c>
       <c r="I230" s="4">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="4">
         <v>225</v>
       </c>
       <c r="B231" s="4" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="C231" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E231" s="4" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="F231" s="6">
-        <v>1.37</v>
+        <v>1.22</v>
       </c>
       <c r="G231" s="6">
-        <v>1.64</v>
+        <v>1.46</v>
       </c>
       <c r="H231" s="6">
-        <v>2.08</v>
+        <v>1.54</v>
       </c>
       <c r="I231" s="4">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="4">
         <v>226</v>
       </c>
       <c r="B232" s="4" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="E232" s="4" t="s">
-        <v>537</v>
+        <v>253</v>
       </c>
       <c r="F232" s="6">
-        <v>0.64</v>
+        <v>3.76</v>
       </c>
       <c r="G232" s="6">
-        <v>0.77</v>
+        <v>4.51</v>
       </c>
       <c r="H232" s="6">
-        <v>0.81</v>
+        <v>4.76</v>
       </c>
       <c r="I232" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="4">
         <v>227</v>
       </c>
       <c r="B233" s="4" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C233" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="E233" s="4" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="F233" s="6">
-        <v>1.66</v>
+        <v>1.82</v>
       </c>
       <c r="G233" s="6">
-        <v>1.99</v>
+        <v>2.18</v>
       </c>
       <c r="H233" s="6">
-        <v>2.1</v>
+        <v>2.27</v>
       </c>
       <c r="I233" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="4">
         <v>228</v>
       </c>
       <c r="B234" s="4" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="C234" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="E234" s="4" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="F234" s="6">
-        <v>24.96</v>
+        <v>0.6</v>
       </c>
       <c r="G234" s="6">
-        <v>29.95</v>
+        <v>0.72</v>
       </c>
       <c r="H234" s="6">
-        <v>38.99</v>
+        <v>0.76</v>
       </c>
       <c r="I234" s="4">
-        <v>36</v>
+        <v>21</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="4">
         <v>229</v>
       </c>
       <c r="B235" s="4" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C235" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="E235" s="4" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="F235" s="6">
-        <v>14.02</v>
+        <v>2.03</v>
       </c>
       <c r="G235" s="6">
-        <v>16.82</v>
+        <v>2.44</v>
       </c>
       <c r="H235" s="6">
-        <v>23.2</v>
+        <v>2.57</v>
       </c>
       <c r="I235" s="4">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="4">
         <v>230</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C236" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="E236" s="4" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="F236" s="6">
-        <v>15.06</v>
+        <v>1.37</v>
       </c>
       <c r="G236" s="6">
-        <v>18.07</v>
+        <v>1.64</v>
       </c>
       <c r="H236" s="6">
-        <v>19.07</v>
+        <v>2.07</v>
       </c>
       <c r="I236" s="4">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="4">
         <v>231</v>
       </c>
       <c r="B237" s="4" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="C237" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="E237" s="4" t="s">
-        <v>116</v>
+        <v>546</v>
       </c>
       <c r="F237" s="6">
-        <v>68.25</v>
+        <v>0.64</v>
       </c>
       <c r="G237" s="6">
-        <v>81.90000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="H237" s="6">
-        <v>86.45</v>
+        <v>0.81</v>
       </c>
       <c r="I237" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="4">
         <v>232</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="C238" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="E238" s="4" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
       <c r="F238" s="6">
-        <v>24.41</v>
+        <v>1.66</v>
       </c>
       <c r="G238" s="6">
-        <v>29.29</v>
+        <v>1.99</v>
       </c>
       <c r="H238" s="6">
-        <v>32.07</v>
+        <v>2.1</v>
       </c>
       <c r="I238" s="4">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="4">
         <v>233</v>
       </c>
       <c r="B239" s="4" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="C239" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E239" s="4" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F239" s="6">
-        <v>17.28</v>
+        <v>24.96</v>
       </c>
       <c r="G239" s="6">
-        <v>20.74</v>
+        <v>29.95</v>
       </c>
       <c r="H239" s="6">
-        <v>21.89</v>
+        <v>38.99</v>
       </c>
       <c r="I239" s="4">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="4">
         <v>234</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="C240" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="E240" s="4" t="s">
-        <v>555</v>
+        <v>61</v>
       </c>
       <c r="F240" s="6">
-        <v>0.43</v>
+        <v>14.02</v>
       </c>
       <c r="G240" s="6">
-        <v>0.52</v>
+        <v>16.82</v>
       </c>
       <c r="H240" s="6">
-        <v>0.55</v>
+        <v>23.2</v>
       </c>
       <c r="I240" s="4">
-        <v>22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="4">
         <v>235</v>
       </c>
       <c r="B241" s="4" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="C241" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="E241" s="4" t="s">
-        <v>558</v>
+        <v>24</v>
       </c>
       <c r="F241" s="6">
-        <v>4.62</v>
+        <v>15.06</v>
       </c>
       <c r="G241" s="6">
-        <v>5.54</v>
+        <v>18.07</v>
       </c>
       <c r="H241" s="6">
-        <v>5.85</v>
+        <v>19.07</v>
       </c>
       <c r="I241" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="4">
         <v>236</v>
       </c>
       <c r="B242" s="4" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="C242" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E242" s="4" t="s">
-        <v>561</v>
+        <v>117</v>
       </c>
       <c r="F242" s="6">
-        <v>4.81</v>
+        <v>68.25</v>
       </c>
       <c r="G242" s="6">
-        <v>5.77</v>
+        <v>81.90000000000001</v>
       </c>
       <c r="H242" s="6">
-        <v>6.09</v>
+        <v>86.45</v>
       </c>
       <c r="I242" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="4">
         <v>237</v>
       </c>
       <c r="B243" s="4" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="C243" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F243" s="6">
-        <v>16.89</v>
+        <v>24.41</v>
       </c>
       <c r="G243" s="6">
-        <v>20.27</v>
+        <v>29.29</v>
       </c>
       <c r="H243" s="6">
-        <v>24.4</v>
+        <v>31.25</v>
       </c>
       <c r="I243" s="4">
-        <v>31</v>
+        <v>22</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="4">
         <v>238</v>
       </c>
       <c r="B244" s="4" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="E244" s="4" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F244" s="6">
-        <v>35.49</v>
+        <v>17.28</v>
       </c>
       <c r="G244" s="6">
-        <v>42.59</v>
+        <v>20.74</v>
       </c>
       <c r="H244" s="6">
-        <v>44.95</v>
+        <v>21.89</v>
       </c>
       <c r="I244" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="4">
         <v>239</v>
       </c>
       <c r="B245" s="4" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="C245" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="E245" s="4" t="s">
-        <v>89</v>
+        <v>563</v>
       </c>
       <c r="F245" s="6">
-        <v>9.02</v>
+        <v>0.43</v>
       </c>
       <c r="G245" s="6">
-        <v>10.82</v>
+        <v>0.52</v>
       </c>
       <c r="H245" s="6">
-        <v>11.42</v>
+        <v>0.55</v>
       </c>
       <c r="I245" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="4">
         <v>240</v>
       </c>
       <c r="B246" s="4" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C246" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E246" s="4" t="s">
-        <v>74</v>
+        <v>537</v>
       </c>
       <c r="F246" s="6">
-        <v>77.78</v>
+        <v>4.62</v>
       </c>
       <c r="G246" s="6">
-        <v>93.34</v>
+        <v>5.54</v>
       </c>
       <c r="H246" s="6">
-        <v>98.53</v>
+        <v>5.85</v>
       </c>
       <c r="I246" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="4">
         <v>241</v>
       </c>
       <c r="B247" s="4" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="C247" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="E247" s="4" t="s">
-        <v>45</v>
+        <v>568</v>
       </c>
       <c r="F247" s="6">
-        <v>40.97</v>
+        <v>4.81</v>
       </c>
       <c r="G247" s="6">
-        <v>49.16</v>
+        <v>5.77</v>
       </c>
       <c r="H247" s="6">
-        <v>51.9</v>
+        <v>6.09</v>
       </c>
       <c r="I247" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="4">
         <v>242</v>
       </c>
       <c r="B248" s="4" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="C248" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="E248" s="4" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F248" s="6">
-        <v>44.72</v>
+        <v>16.89</v>
       </c>
       <c r="G248" s="6">
-        <v>53.66</v>
+        <v>20.27</v>
       </c>
       <c r="H248" s="6">
-        <v>56.64</v>
+        <v>24.27</v>
       </c>
       <c r="I248" s="4">
-        <v>21</v>
+        <v>30</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="4">
         <v>243</v>
       </c>
       <c r="B249" s="4" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="C249" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="E249" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F249" s="6">
-        <v>66.98999999999999</v>
+        <v>35.49</v>
       </c>
       <c r="G249" s="6">
-        <v>80.39</v>
+        <v>42.59</v>
       </c>
       <c r="H249" s="6">
-        <v>84.84999999999999</v>
+        <v>44.95</v>
       </c>
       <c r="I249" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="4">
         <v>244</v>
       </c>
       <c r="B250" s="4" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="C250" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="E250" s="4" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="F250" s="6">
-        <v>83.95999999999999</v>
+        <v>9.02</v>
       </c>
       <c r="G250" s="6">
-        <v>100.75</v>
+        <v>10.82</v>
       </c>
       <c r="H250" s="6">
-        <v>106.34999999999999</v>
+        <v>18.35</v>
       </c>
       <c r="I250" s="4">
-        <v>21</v>
+        <v>51</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="4">
         <v>245</v>
       </c>
       <c r="B251" s="4" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="C251" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="E251" s="4" t="s">
-        <v>45</v>
+        <v>117</v>
       </c>
       <c r="F251" s="6">
-        <v>124.90000000000001</v>
+        <v>77.78</v>
       </c>
       <c r="G251" s="6">
-        <v>149.88</v>
+        <v>93.34</v>
       </c>
       <c r="H251" s="6">
-        <v>158.19999999999999</v>
+        <v>98.53</v>
       </c>
       <c r="I251" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="4">
         <v>246</v>
       </c>
       <c r="B252" s="4" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="C252" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="E252" s="4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F252" s="6">
-        <v>12.95</v>
+        <v>40.97</v>
       </c>
       <c r="G252" s="6">
-        <v>15.54</v>
+        <v>49.16</v>
       </c>
       <c r="H252" s="6">
-        <v>21.86</v>
+        <v>83.17</v>
       </c>
       <c r="I252" s="4">
-        <v>41</v>
+        <v>21</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="4">
         <v>247</v>
       </c>
       <c r="B253" s="4" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="C253" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="E253" s="4" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="F253" s="6">
-        <v>52.93</v>
+        <v>44.72</v>
       </c>
       <c r="G253" s="6">
-        <v>63.52</v>
+        <v>53.66</v>
       </c>
       <c r="H253" s="6">
-        <v>77.16</v>
+        <v>83.17</v>
       </c>
       <c r="I253" s="4">
-        <v>31</v>
+        <v>21</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="4">
         <v>248</v>
       </c>
       <c r="B254" s="4" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="C254" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D254" s="5" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="E254" s="4" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
       <c r="F254" s="6">
-        <v>30.69</v>
+        <v>66.98999999999999</v>
       </c>
       <c r="G254" s="6">
-        <v>36.83</v>
+        <v>80.39</v>
       </c>
       <c r="H254" s="6">
-        <v>38.88</v>
+        <v>84.84999999999999</v>
       </c>
       <c r="I254" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="4">
         <v>249</v>
       </c>
       <c r="B255" s="4" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="C255" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="E255" s="4" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="F255" s="6">
-        <v>0.61</v>
+        <v>83.95999999999999</v>
       </c>
       <c r="G255" s="6">
-        <v>0.73</v>
+        <v>100.75</v>
       </c>
       <c r="H255" s="6">
-        <v>1.16</v>
+        <v>106.34999999999999</v>
       </c>
       <c r="I255" s="4">
-        <v>47</v>
+        <v>21</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="4">
         <v>250</v>
       </c>
-      <c r="B256" s="4">
-        <v>94212</v>
+      <c r="B256" s="4" t="s">
+        <v>585</v>
       </c>
       <c r="C256" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="E256" s="4" t="s">
-        <v>276</v>
+        <v>29</v>
       </c>
       <c r="F256" s="6">
-        <v>0.9</v>
+        <v>124.90000000000001</v>
       </c>
       <c r="G256" s="6">
-        <v>1.08</v>
+        <v>149.88</v>
       </c>
       <c r="H256" s="6">
-        <v>1.14</v>
+        <v>158.19999999999999</v>
       </c>
       <c r="I256" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="4">
         <v>251</v>
       </c>
-      <c r="B257" s="4">
-        <v>94111</v>
+      <c r="B257" s="4" t="s">
+        <v>587</v>
       </c>
       <c r="C257" s="4" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="E257" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F257" s="6">
-        <v>3.53</v>
+        <v>12.95</v>
       </c>
       <c r="G257" s="6">
-        <v>4.24</v>
+        <v>15.54</v>
       </c>
       <c r="H257" s="6">
-        <v>4.47</v>
+        <v>23.9</v>
       </c>
       <c r="I257" s="4">
-        <v>21</v>
+        <v>46</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="4">
         <v>252</v>
       </c>
-      <c r="B258" s="4">
-        <v>94117</v>
+      <c r="B258" s="4" t="s">
+        <v>589</v>
       </c>
       <c r="C258" s="4" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>590</v>
       </c>
       <c r="E258" s="4" t="s">
-        <v>479</v>
+        <v>29</v>
       </c>
       <c r="F258" s="6">
-        <v>3.61</v>
+        <v>52.93</v>
       </c>
       <c r="G258" s="6">
-        <v>4.33</v>
+        <v>63.52</v>
       </c>
       <c r="H258" s="6">
-        <v>4.58</v>
+        <v>76.76000000000001</v>
       </c>
       <c r="I258" s="4">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="4">
         <v>253</v>
       </c>
-      <c r="B259" s="4">
-        <v>71955</v>
+      <c r="B259" s="4" t="s">
+        <v>591</v>
       </c>
       <c r="C259" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D259" s="5" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E259" s="4" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="F259" s="6">
-        <v>9.62</v>
+        <v>30.69</v>
       </c>
       <c r="G259" s="6">
-        <v>11.54</v>
+        <v>36.83</v>
       </c>
       <c r="H259" s="6">
-        <v>12.18</v>
+        <v>38.88</v>
       </c>
       <c r="I259" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="4">
         <v>254</v>
       </c>
-      <c r="B260" s="4">
-        <v>41662</v>
+      <c r="B260" s="4" t="s">
+        <v>593</v>
       </c>
       <c r="C260" s="4" t="s">
-        <v>592</v>
+        <v>35</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E260" s="4" t="s">
-        <v>194</v>
+        <v>89</v>
       </c>
       <c r="F260" s="6">
-        <v>1.79</v>
+        <v>0.61</v>
       </c>
       <c r="G260" s="6">
-        <v>2.15</v>
+        <v>0.73</v>
       </c>
       <c r="H260" s="6">
-        <v>1.86</v>
+        <v>1.18</v>
       </c>
       <c r="I260" s="4">
-        <v>4</v>
+        <v>48</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="4">
         <v>255</v>
       </c>
       <c r="B261" s="4" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C261" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E261" s="4" t="s">
-        <v>29</v>
+        <v>126</v>
       </c>
       <c r="F261" s="6">
-        <v>1.39</v>
+        <v>3.93</v>
       </c>
       <c r="G261" s="6">
-        <v>1.67</v>
+        <v>4.72</v>
       </c>
       <c r="H261" s="6">
-        <v>1.76</v>
+        <v>5.81</v>
       </c>
       <c r="I261" s="4">
-        <v>21</v>
+        <v>32</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="4">
         <v>256</v>
       </c>
       <c r="B262" s="4" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C262" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E262" s="4" t="s">
-        <v>598</v>
+        <v>76</v>
       </c>
       <c r="F262" s="6">
-        <v>1.53</v>
+        <v>4.49</v>
       </c>
       <c r="G262" s="6">
-        <v>1.84</v>
+        <v>5.39</v>
       </c>
       <c r="H262" s="6">
-        <v>1.94</v>
+        <v>6.66</v>
       </c>
       <c r="I262" s="4">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="4">
         <v>257</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>599</v>
       </c>
       <c r="C263" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>600</v>
       </c>
       <c r="E263" s="4" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F263" s="6">
-        <v>1.35</v>
+        <v>1.01</v>
       </c>
       <c r="G263" s="6">
-        <v>1.62</v>
+        <v>1.21</v>
       </c>
       <c r="H263" s="6">
-        <v>1.72</v>
+        <v>3.36</v>
       </c>
       <c r="I263" s="4">
-        <v>22</v>
+        <v>70</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="4">
         <v>258</v>
       </c>
-      <c r="B264" s="4" t="s">
+      <c r="B264" s="4">
+        <v>94212</v>
+      </c>
+      <c r="C264" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D264" s="5" t="s">
         <v>601</v>
       </c>
-      <c r="C264" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E264" s="4" t="s">
-        <v>603</v>
+        <v>150</v>
       </c>
       <c r="F264" s="6">
-        <v>1.56</v>
+        <v>0.9</v>
       </c>
       <c r="G264" s="6">
-        <v>1.87</v>
+        <v>1.08</v>
       </c>
       <c r="H264" s="6">
-        <v>1.98</v>
+        <v>1.14</v>
       </c>
       <c r="I264" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="4">
         <v>259</v>
       </c>
-      <c r="B265" s="4" t="s">
-        <v>604</v>
+      <c r="B265" s="4">
+        <v>94111</v>
       </c>
       <c r="C265" s="4" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="D265" s="5" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="E265" s="4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F265" s="6">
-        <v>1.45</v>
+        <v>3.53</v>
       </c>
       <c r="G265" s="6">
-        <v>1.74</v>
+        <v>4.24</v>
       </c>
       <c r="H265" s="6">
-        <v>1.63</v>
+        <v>4.47</v>
       </c>
       <c r="I265" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="4">
         <v>260</v>
       </c>
-      <c r="B266" s="4" t="s">
-        <v>606</v>
+      <c r="B266" s="4">
+        <v>94117</v>
       </c>
       <c r="C266" s="4" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="D266" s="5" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="E266" s="4" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F266" s="6">
-        <v>1.11</v>
+        <v>3.61</v>
       </c>
       <c r="G266" s="6">
-        <v>1.33</v>
+        <v>4.33</v>
       </c>
       <c r="H266" s="6">
-        <v>1.39</v>
+        <v>4.58</v>
       </c>
       <c r="I266" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="4">
         <v>261</v>
       </c>
       <c r="B267" s="4">
-        <v>660340</v>
+        <v>71955</v>
       </c>
       <c r="C267" s="4" t="s">
-        <v>608</v>
+        <v>13</v>
       </c>
       <c r="D267" s="5" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="E267" s="4" t="s">
-        <v>479</v>
+        <v>24</v>
       </c>
       <c r="F267" s="6">
-        <v>1.85</v>
+        <v>9.62</v>
       </c>
       <c r="G267" s="6">
-        <v>2.22</v>
+        <v>11.54</v>
       </c>
       <c r="H267" s="6">
-        <v>1.86</v>
+        <v>12.18</v>
       </c>
       <c r="I267" s="4">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="4">
         <v>262</v>
       </c>
       <c r="B268" s="4">
-        <v>61392</v>
+        <v>41662</v>
       </c>
       <c r="C268" s="4" t="s">
-        <v>13</v>
+        <v>605</v>
       </c>
       <c r="D268" s="5" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="E268" s="4" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="F268" s="6">
-        <v>27.010000000000002</v>
+        <v>1.79</v>
       </c>
       <c r="G268" s="6">
-        <v>32.41</v>
+        <v>2.15</v>
       </c>
       <c r="H268" s="6">
-        <v>34.42</v>
+        <v>1.86</v>
       </c>
       <c r="I268" s="4">
-        <v>22</v>
+        <v>4</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="4">
         <v>263</v>
       </c>
-      <c r="B269" s="4">
-        <v>61394</v>
+      <c r="B269" s="4" t="s">
+        <v>607</v>
       </c>
       <c r="C269" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D269" s="5" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="E269" s="4" t="s">
-        <v>179</v>
+        <v>76</v>
       </c>
       <c r="F269" s="6">
-        <v>44.65</v>
+        <v>1.39</v>
       </c>
       <c r="G269" s="6">
-        <v>53.58</v>
+        <v>1.67</v>
       </c>
       <c r="H269" s="6">
-        <v>56.55</v>
+        <v>1.76</v>
       </c>
       <c r="I269" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="4">
         <v>264</v>
       </c>
-      <c r="B270" s="4">
-        <v>71307</v>
+      <c r="B270" s="4" t="s">
+        <v>609</v>
       </c>
       <c r="C270" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D270" s="5" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E270" s="4" t="s">
-        <v>29</v>
+        <v>190</v>
       </c>
       <c r="F270" s="6">
-        <v>2.32</v>
+        <v>1.53</v>
       </c>
       <c r="G270" s="6">
-        <v>2.78</v>
+        <v>1.84</v>
       </c>
       <c r="H270" s="6">
-        <v>2.94</v>
+        <v>1.94</v>
       </c>
       <c r="I270" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="4">
         <v>265</v>
       </c>
-      <c r="B271" s="4">
-        <v>82447</v>
+      <c r="B271" s="4" t="s">
+        <v>611</v>
       </c>
       <c r="C271" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D271" s="5" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="E271" s="4" t="s">
-        <v>479</v>
+        <v>29</v>
       </c>
       <c r="F271" s="6">
-        <v>8.37</v>
+        <v>1.35</v>
       </c>
       <c r="G271" s="6">
-        <v>10.039999999999999</v>
+        <v>1.62</v>
       </c>
       <c r="H271" s="6">
-        <v>10.6</v>
+        <v>1.72</v>
       </c>
       <c r="I271" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="4">
         <v>266</v>
       </c>
-      <c r="B272" s="4">
-        <v>82460</v>
+      <c r="B272" s="4" t="s">
+        <v>613</v>
       </c>
       <c r="C272" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>614</v>
       </c>
       <c r="E272" s="4" t="s">
-        <v>495</v>
+        <v>180</v>
       </c>
       <c r="F272" s="6">
-        <v>3.45</v>
+        <v>1.56</v>
       </c>
       <c r="G272" s="6">
-        <v>4.14</v>
+        <v>1.87</v>
       </c>
       <c r="H272" s="6">
-        <v>4.38</v>
+        <v>1.98</v>
       </c>
       <c r="I272" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="4">
         <v>267</v>
       </c>
-      <c r="B273" s="4">
-        <v>82464</v>
+      <c r="B273" s="4" t="s">
+        <v>615</v>
       </c>
       <c r="C273" s="4" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="D273" s="5" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E273" s="4" t="s">
-        <v>616</v>
+        <v>21</v>
       </c>
       <c r="F273" s="6">
-        <v>2.65</v>
+        <v>1.45</v>
       </c>
       <c r="G273" s="6">
-        <v>3.18</v>
+        <v>1.74</v>
       </c>
       <c r="H273" s="6">
-        <v>3.36</v>
+        <v>1.63</v>
       </c>
       <c r="I273" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="4">
         <v>268</v>
       </c>
-      <c r="B274" s="4">
-        <v>82480</v>
+      <c r="B274" s="4" t="s">
+        <v>617</v>
       </c>
       <c r="C274" s="4" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="D274" s="5" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E274" s="4" t="s">
-        <v>558</v>
+        <v>21</v>
       </c>
       <c r="F274" s="6">
-        <v>2.89</v>
+        <v>1.11</v>
       </c>
       <c r="G274" s="6">
-        <v>3.47</v>
+        <v>1.33</v>
       </c>
       <c r="H274" s="6">
-        <v>3.66</v>
+        <v>1.39</v>
       </c>
       <c r="I274" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="4">
         <v>269</v>
       </c>
       <c r="B275" s="4">
-        <v>82482</v>
+        <v>660340</v>
       </c>
       <c r="C275" s="4" t="s">
-        <v>13</v>
+        <v>619</v>
       </c>
       <c r="D275" s="5" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="E275" s="4" t="s">
-        <v>619</v>
+        <v>537</v>
       </c>
       <c r="F275" s="6">
-        <v>3.31</v>
+        <v>1.85</v>
       </c>
       <c r="G275" s="6">
-        <v>3.97</v>
+        <v>2.22</v>
       </c>
       <c r="H275" s="6">
-        <v>4.18</v>
+        <v>1.86</v>
       </c>
       <c r="I275" s="4">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="4">
         <v>270</v>
       </c>
       <c r="B276" s="4">
-        <v>82484</v>
+        <v>61392</v>
       </c>
       <c r="C276" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D276" s="5" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E276" s="4" t="s">
-        <v>98</v>
+        <v>256</v>
       </c>
       <c r="F276" s="6">
-        <v>1.84</v>
+        <v>27.010000000000002</v>
       </c>
       <c r="G276" s="6">
-        <v>2.21</v>
+        <v>32.41</v>
       </c>
       <c r="H276" s="6">
-        <v>2.33</v>
+        <v>34.42</v>
       </c>
       <c r="I276" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="4">
         <v>271</v>
       </c>
       <c r="B277" s="4">
-        <v>82485</v>
+        <v>61394</v>
       </c>
       <c r="C277" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E277" s="4" t="s">
-        <v>622</v>
+        <v>256</v>
       </c>
       <c r="F277" s="6">
-        <v>2.37</v>
+        <v>44.65</v>
       </c>
       <c r="G277" s="6">
-        <v>2.84</v>
+        <v>53.58</v>
       </c>
       <c r="H277" s="6">
-        <v>3.0099999999999998</v>
+        <v>56.55</v>
       </c>
       <c r="I277" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="4">
         <v>272</v>
       </c>
       <c r="B278" s="4">
-        <v>82495</v>
+        <v>71307</v>
       </c>
       <c r="C278" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>623</v>
       </c>
       <c r="E278" s="4" t="s">
-        <v>624</v>
+        <v>21</v>
       </c>
       <c r="F278" s="6">
-        <v>2.92</v>
+        <v>2.32</v>
       </c>
       <c r="G278" s="6">
-        <v>3.5</v>
+        <v>2.78</v>
       </c>
       <c r="H278" s="6">
-        <v>3.64</v>
+        <v>3.68</v>
       </c>
       <c r="I278" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="4">
         <v>273</v>
       </c>
       <c r="B279" s="4">
-        <v>82496</v>
+        <v>82447</v>
       </c>
       <c r="C279" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="E279" s="4" t="s">
-        <v>45</v>
+        <v>487</v>
       </c>
       <c r="F279" s="6">
-        <v>2.78</v>
+        <v>8.37</v>
       </c>
       <c r="G279" s="6">
-        <v>3.34</v>
+        <v>10.039999999999999</v>
       </c>
       <c r="H279" s="6">
-        <v>3.52</v>
+        <v>10.6</v>
       </c>
       <c r="I279" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="4">
         <v>274</v>
       </c>
       <c r="B280" s="4">
-        <v>82513</v>
+        <v>82460</v>
       </c>
       <c r="C280" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="E280" s="4" t="s">
-        <v>488</v>
+        <v>444</v>
       </c>
       <c r="F280" s="6">
-        <v>2.93</v>
+        <v>3.45</v>
       </c>
       <c r="G280" s="6">
-        <v>3.52</v>
+        <v>4.14</v>
       </c>
       <c r="H280" s="6">
-        <v>3.71</v>
+        <v>4.38</v>
       </c>
       <c r="I280" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="4">
         <v>275</v>
       </c>
       <c r="B281" s="4">
-        <v>82516</v>
+        <v>82464</v>
       </c>
       <c r="C281" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="E281" s="4" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="F281" s="6">
-        <v>1.98</v>
+        <v>2.65</v>
       </c>
       <c r="G281" s="6">
-        <v>2.38</v>
+        <v>3.18</v>
       </c>
       <c r="H281" s="6">
-        <v>2.51</v>
+        <v>3.36</v>
       </c>
       <c r="I281" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="4">
         <v>276</v>
       </c>
       <c r="B282" s="4">
-        <v>82532</v>
+        <v>82480</v>
       </c>
       <c r="C282" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="E282" s="4" t="s">
-        <v>125</v>
+        <v>67</v>
       </c>
       <c r="F282" s="6">
-        <v>2.1</v>
+        <v>2.89</v>
       </c>
       <c r="G282" s="6">
-        <v>2.52</v>
+        <v>3.47</v>
       </c>
       <c r="H282" s="6">
-        <v>2.66</v>
+        <v>3.66</v>
       </c>
       <c r="I282" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="4">
         <v>277</v>
       </c>
       <c r="B283" s="4">
-        <v>82538</v>
+        <v>82482</v>
       </c>
       <c r="C283" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D283" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="E283" s="4" t="s">
         <v>629</v>
       </c>
-      <c r="E283" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F283" s="6">
-        <v>2.9</v>
+        <v>3.31</v>
       </c>
       <c r="G283" s="6">
-        <v>3.48</v>
+        <v>3.97</v>
       </c>
       <c r="H283" s="6">
-        <v>3.67</v>
+        <v>4.18</v>
       </c>
       <c r="I283" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="4">
         <v>278</v>
       </c>
       <c r="B284" s="4">
-        <v>82539</v>
+        <v>82484</v>
       </c>
       <c r="C284" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D284" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="E284" s="4" t="s">
         <v>631</v>
       </c>
-      <c r="E284" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="6">
-        <v>2.47</v>
+        <v>1.84</v>
       </c>
       <c r="G284" s="6">
-        <v>2.96</v>
+        <v>2.21</v>
       </c>
       <c r="H284" s="6">
-        <v>3.13</v>
+        <v>2.33</v>
       </c>
       <c r="I284" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="4">
         <v>279</v>
       </c>
       <c r="B285" s="4">
-        <v>82541</v>
+        <v>82485</v>
       </c>
       <c r="C285" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="E285" s="4" t="s">
-        <v>555</v>
+        <v>631</v>
       </c>
       <c r="F285" s="6">
-        <v>2.23</v>
+        <v>2.37</v>
       </c>
       <c r="G285" s="6">
-        <v>2.68</v>
+        <v>2.84</v>
       </c>
       <c r="H285" s="6">
-        <v>2.82</v>
+        <v>3.0099999999999998</v>
       </c>
       <c r="I285" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="4">
         <v>280</v>
       </c>
       <c r="B286" s="4">
-        <v>82555</v>
+        <v>82495</v>
       </c>
       <c r="C286" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D286" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="E286" s="4" t="s">
         <v>634</v>
       </c>
-      <c r="E286" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F286" s="6">
-        <v>2.78</v>
+        <v>2.92</v>
       </c>
       <c r="G286" s="6">
-        <v>3.34</v>
+        <v>3.5</v>
       </c>
       <c r="H286" s="6">
-        <v>2.88</v>
+        <v>3.64</v>
       </c>
       <c r="I286" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="4">
         <v>281</v>
       </c>
       <c r="B287" s="4">
-        <v>82560</v>
+        <v>82496</v>
       </c>
       <c r="C287" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D287" s="5" t="s">
         <v>635</v>
       </c>
       <c r="E287" s="4" t="s">
-        <v>24</v>
+        <v>636</v>
       </c>
       <c r="F287" s="6">
-        <v>2.26</v>
+        <v>2.78</v>
       </c>
       <c r="G287" s="6">
-        <v>2.71</v>
+        <v>3.34</v>
       </c>
       <c r="H287" s="6">
-        <v>2.86</v>
+        <v>3.52</v>
       </c>
       <c r="I287" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="4">
         <v>282</v>
       </c>
       <c r="B288" s="4">
-        <v>82563</v>
+        <v>82513</v>
       </c>
       <c r="C288" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E288" s="4" t="s">
-        <v>637</v>
+        <v>498</v>
       </c>
       <c r="F288" s="6">
-        <v>2.0099999999999998</v>
+        <v>2.93</v>
       </c>
       <c r="G288" s="6">
-        <v>2.41</v>
+        <v>3.52</v>
       </c>
       <c r="H288" s="6">
-        <v>2.54</v>
+        <v>3.71</v>
       </c>
       <c r="I288" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="4">
         <v>283</v>
       </c>
       <c r="B289" s="4">
-        <v>82567</v>
+        <v>82516</v>
       </c>
       <c r="C289" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D289" s="5" t="s">
         <v>638</v>
       </c>
       <c r="E289" s="4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F289" s="6">
-        <v>2.44</v>
+        <v>1.98</v>
       </c>
       <c r="G289" s="6">
-        <v>2.93</v>
+        <v>2.38</v>
       </c>
       <c r="H289" s="6">
-        <v>3.09</v>
+        <v>1.99</v>
       </c>
       <c r="I289" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="4">
         <v>284</v>
       </c>
       <c r="B290" s="4">
-        <v>82576</v>
+        <v>82532</v>
       </c>
       <c r="C290" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D290" s="5" t="s">
         <v>639</v>
       </c>
       <c r="E290" s="4" t="s">
-        <v>624</v>
+        <v>126</v>
       </c>
       <c r="F290" s="6">
-        <v>2.75</v>
+        <v>2.1</v>
       </c>
       <c r="G290" s="6">
-        <v>3.3</v>
+        <v>2.52</v>
       </c>
       <c r="H290" s="6">
-        <v>3.48</v>
+        <v>2.66</v>
       </c>
       <c r="I290" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="4">
         <v>285</v>
       </c>
       <c r="B291" s="4">
-        <v>94134</v>
+        <v>82538</v>
       </c>
       <c r="C291" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>640</v>
       </c>
       <c r="E291" s="4" t="s">
-        <v>17</v>
+        <v>641</v>
       </c>
       <c r="F291" s="6">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="G291" s="6">
-        <v>3.12</v>
+        <v>3.48</v>
       </c>
       <c r="H291" s="6">
-        <v>3.3</v>
+        <v>3.67</v>
       </c>
       <c r="I291" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="4">
         <v>286</v>
       </c>
       <c r="B292" s="4">
-        <v>94138</v>
+        <v>82539</v>
       </c>
       <c r="C292" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E292" s="4" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="F292" s="6">
-        <v>3.12</v>
+        <v>2.47</v>
       </c>
       <c r="G292" s="6">
-        <v>3.74</v>
+        <v>2.96</v>
       </c>
       <c r="H292" s="6">
-        <v>5.0099999999999998</v>
+        <v>3.13</v>
       </c>
       <c r="I292" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="4">
         <v>287</v>
       </c>
       <c r="B293" s="4">
-        <v>94336</v>
+        <v>82541</v>
       </c>
       <c r="C293" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="E293" s="4" t="s">
-        <v>194</v>
+        <v>644</v>
       </c>
       <c r="F293" s="6">
-        <v>8.57</v>
+        <v>2.23</v>
       </c>
       <c r="G293" s="6">
-        <v>10.28</v>
+        <v>2.68</v>
       </c>
       <c r="H293" s="6">
-        <v>10.85</v>
+        <v>2.82</v>
       </c>
       <c r="I293" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="4">
         <v>288</v>
       </c>
-      <c r="B294" s="4" t="s">
-        <v>643</v>
+      <c r="B294" s="4">
+        <v>82555</v>
       </c>
       <c r="C294" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E294" s="4" t="s">
-        <v>495</v>
+        <v>646</v>
       </c>
       <c r="F294" s="6">
-        <v>0.25</v>
+        <v>2.78</v>
       </c>
       <c r="G294" s="6">
-        <v>0.3</v>
+        <v>3.34</v>
       </c>
       <c r="H294" s="6">
-        <v>0.32</v>
+        <v>3.52</v>
       </c>
       <c r="I294" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="4">
         <v>289</v>
       </c>
-      <c r="B295" s="4" t="s">
-        <v>645</v>
+      <c r="B295" s="4">
+        <v>82560</v>
       </c>
       <c r="C295" s="4" t="s">
-        <v>305</v>
+        <v>13</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E295" s="4" t="s">
-        <v>561</v>
+        <v>21</v>
       </c>
       <c r="F295" s="6">
-        <v>1.49</v>
+        <v>2.26</v>
       </c>
       <c r="G295" s="6">
-        <v>1.79</v>
+        <v>2.71</v>
       </c>
       <c r="H295" s="6">
-        <v>2.73</v>
+        <v>2.13</v>
       </c>
       <c r="I295" s="4">
-        <v>45</v>
+        <v>21</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="4">
         <v>290</v>
       </c>
-      <c r="B296" s="4" t="s">
-        <v>647</v>
+      <c r="B296" s="4">
+        <v>82563</v>
       </c>
       <c r="C296" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D296" s="5" t="s">
         <v>648</v>
       </c>
       <c r="E296" s="4" t="s">
-        <v>24</v>
+        <v>649</v>
       </c>
       <c r="F296" s="6">
-        <v>1.24</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="G296" s="6">
-        <v>1.49</v>
+        <v>2.41</v>
       </c>
       <c r="H296" s="6">
-        <v>1.57</v>
+        <v>2.54</v>
       </c>
       <c r="I296" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="4">
         <v>291</v>
       </c>
-      <c r="B297" s="4" t="s">
-        <v>649</v>
+      <c r="B297" s="4">
+        <v>82567</v>
       </c>
       <c r="C297" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D297" s="5" t="s">
         <v>650</v>
       </c>
       <c r="E297" s="4" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="F297" s="6">
-        <v>10.58</v>
+        <v>2.44</v>
       </c>
       <c r="G297" s="6">
-        <v>12.7</v>
+        <v>2.93</v>
       </c>
       <c r="H297" s="6">
-        <v>13.41</v>
+        <v>2.13</v>
       </c>
       <c r="I297" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="4">
         <v>292</v>
       </c>
-      <c r="B298" s="4" t="s">
+      <c r="B298" s="4">
+        <v>82576</v>
+      </c>
+      <c r="C298" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D298" s="5" t="s">
         <v>651</v>
       </c>
-      <c r="C298" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E298" s="4" t="s">
-        <v>68</v>
+        <v>634</v>
       </c>
       <c r="F298" s="6">
-        <v>1.53</v>
+        <v>2.75</v>
       </c>
       <c r="G298" s="6">
-        <v>1.84</v>
+        <v>3.3</v>
       </c>
       <c r="H298" s="6">
-        <v>1.94</v>
+        <v>3.48</v>
       </c>
       <c r="I298" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="4">
         <v>293</v>
       </c>
       <c r="B299" s="4">
-        <v>130112</v>
+        <v>94134</v>
       </c>
       <c r="C299" s="4" t="s">
-        <v>653</v>
+        <v>13</v>
       </c>
       <c r="D299" s="5" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E299" s="4" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F299" s="6">
-        <v>1.67</v>
+        <v>2.6</v>
       </c>
       <c r="G299" s="6">
-        <v>2.0</v>
+        <v>3.12</v>
       </c>
       <c r="H299" s="6">
-        <v>2.67</v>
+        <v>3.3</v>
       </c>
       <c r="I299" s="4">
-        <v>37</v>
+        <v>21</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="4">
         <v>294</v>
       </c>
       <c r="B300" s="4">
-        <v>130111</v>
+        <v>94138</v>
       </c>
       <c r="C300" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D300" s="5" t="s">
         <v>653</v>
       </c>
-      <c r="D300" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E300" s="4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F300" s="6">
-        <v>1.67</v>
+        <v>3.12</v>
       </c>
       <c r="G300" s="6">
-        <v>2.0</v>
+        <v>3.74</v>
       </c>
       <c r="H300" s="6">
-        <v>1.86</v>
+        <v>5.0099999999999998</v>
       </c>
       <c r="I300" s="4">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="4">
         <v>295</v>
       </c>
-      <c r="B301" s="4" t="s">
-        <v>656</v>
+      <c r="B301" s="4">
+        <v>94336</v>
       </c>
       <c r="C301" s="4" t="s">
-        <v>657</v>
+        <v>13</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E301" s="4" t="s">
-        <v>45</v>
+        <v>197</v>
       </c>
       <c r="F301" s="6">
-        <v>2.07</v>
+        <v>8.57</v>
       </c>
       <c r="G301" s="6">
-        <v>2.48</v>
+        <v>10.28</v>
       </c>
       <c r="H301" s="6">
-        <v>4.53</v>
+        <v>10.85</v>
       </c>
       <c r="I301" s="4">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="4">
         <v>296</v>
       </c>
-      <c r="B302" s="4">
-        <v>71604</v>
+      <c r="B302" s="4" t="s">
+        <v>655</v>
       </c>
       <c r="C302" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D302" s="5" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="E302" s="4" t="s">
-        <v>438</v>
+        <v>505</v>
       </c>
       <c r="F302" s="6">
-        <v>2.34</v>
+        <v>0.25</v>
       </c>
       <c r="G302" s="6">
-        <v>2.81</v>
+        <v>0.3</v>
       </c>
       <c r="H302" s="6">
-        <v>2.97</v>
+        <v>0.32</v>
       </c>
       <c r="I302" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="4">
         <v>297</v>
       </c>
-      <c r="B303" s="4">
-        <v>71609</v>
+      <c r="B303" s="4" t="s">
+        <v>657</v>
       </c>
       <c r="C303" s="4" t="s">
-        <v>13</v>
+        <v>313</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="E303" s="4" t="s">
-        <v>619</v>
+        <v>568</v>
       </c>
       <c r="F303" s="6">
-        <v>0.74</v>
+        <v>1.49</v>
       </c>
       <c r="G303" s="6">
-        <v>0.89</v>
+        <v>1.79</v>
       </c>
       <c r="H303" s="6">
-        <v>0.93</v>
+        <v>2.73</v>
       </c>
       <c r="I303" s="4">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="4">
         <v>298</v>
       </c>
-      <c r="B304" s="4">
-        <v>71612</v>
+      <c r="B304" s="4" t="s">
+        <v>659</v>
       </c>
       <c r="C304" s="4" t="s">
-        <v>13</v>
+        <v>660</v>
       </c>
       <c r="D304" s="5" t="s">
         <v>661</v>
       </c>
       <c r="E304" s="4" t="s">
-        <v>622</v>
+        <v>662</v>
       </c>
       <c r="F304" s="6">
-        <v>0.44</v>
+        <v>1.23</v>
       </c>
       <c r="G304" s="6">
-        <v>0.53</v>
+        <v>1.48</v>
       </c>
       <c r="H304" s="6">
-        <v>0.56</v>
+        <v>2.36</v>
       </c>
       <c r="I304" s="4">
-        <v>21</v>
+        <v>48</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="4">
         <v>299</v>
       </c>
-      <c r="B305" s="4">
-        <v>14550</v>
+      <c r="B305" s="4" t="s">
+        <v>663</v>
       </c>
       <c r="C305" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E305" s="4" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="F305" s="6">
-        <v>68.98999999999999</v>
+        <v>1.24</v>
       </c>
       <c r="G305" s="6">
-        <v>82.79000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="H305" s="6">
-        <v>87.38</v>
+        <v>1.57</v>
       </c>
       <c r="I305" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="4">
         <v>300</v>
       </c>
       <c r="B306" s="4" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C306" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="E306" s="4" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="F306" s="6">
-        <v>6.07</v>
+        <v>10.58</v>
       </c>
       <c r="G306" s="6">
-        <v>7.28</v>
+        <v>12.7</v>
       </c>
       <c r="H306" s="6">
-        <v>7.69</v>
+        <v>13.41</v>
       </c>
       <c r="I306" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="4">
         <v>301</v>
       </c>
       <c r="B307" s="4" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="C307" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E307" s="4" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="F307" s="6">
-        <v>0.42</v>
+        <v>1.53</v>
       </c>
       <c r="G307" s="6">
-        <v>0.5</v>
+        <v>1.84</v>
       </c>
       <c r="H307" s="6">
-        <v>0.87</v>
+        <v>1.94</v>
       </c>
       <c r="I307" s="4">
-        <v>52</v>
+        <v>21</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="4">
         <v>302</v>
       </c>
-      <c r="B308" s="4" t="s">
-        <v>667</v>
+      <c r="B308" s="4">
+        <v>130112</v>
       </c>
       <c r="C308" s="4" t="s">
-        <v>35</v>
+        <v>660</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="E308" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="F308" s="6">
-        <v>0.46</v>
+        <v>1.67</v>
       </c>
       <c r="G308" s="6">
-        <v>0.55</v>
+        <v>2.0</v>
       </c>
       <c r="H308" s="6">
-        <v>0.95</v>
+        <v>2.67</v>
       </c>
       <c r="I308" s="4">
-        <v>52</v>
+        <v>37</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="4">
         <v>303</v>
       </c>
-      <c r="B309" s="4" t="s">
-        <v>669</v>
+      <c r="B309" s="4">
+        <v>130111</v>
       </c>
       <c r="C309" s="4" t="s">
-        <v>35</v>
+        <v>660</v>
       </c>
       <c r="D309" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E309" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="F309" s="6">
-        <v>0.42</v>
+        <v>1.67</v>
       </c>
       <c r="G309" s="6">
-        <v>0.5</v>
+        <v>2.0</v>
       </c>
       <c r="H309" s="6">
-        <v>0.87</v>
+        <v>1.86</v>
       </c>
       <c r="I309" s="4">
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="4">
         <v>304</v>
       </c>
       <c r="B310" s="4" t="s">
         <v>671</v>
       </c>
       <c r="C310" s="4" t="s">
-        <v>35</v>
+        <v>672</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="E310" s="4" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
       <c r="F310" s="6">
-        <v>0.42</v>
+        <v>2.07</v>
       </c>
       <c r="G310" s="6">
-        <v>0.5</v>
+        <v>2.48</v>
       </c>
       <c r="H310" s="6">
-        <v>0.87</v>
+        <v>4.53</v>
       </c>
       <c r="I310" s="4">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="4">
         <v>305</v>
       </c>
       <c r="B311" s="4" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C311" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E311" s="4" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="F311" s="6">
-        <v>0.42</v>
+        <v>121.019999999999996</v>
       </c>
       <c r="G311" s="6">
-        <v>0.5</v>
+        <v>145.22</v>
       </c>
       <c r="H311" s="6">
-        <v>0.87</v>
+        <v>153.30000000000001</v>
       </c>
       <c r="I311" s="4">
-        <v>52</v>
+        <v>21</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="4">
         <v>306</v>
       </c>
       <c r="B312" s="4">
-        <v>4058075644274</v>
+        <v>71604</v>
       </c>
       <c r="C312" s="4" t="s">
-        <v>675</v>
+        <v>13</v>
       </c>
       <c r="D312" s="5" t="s">
         <v>676</v>
       </c>
       <c r="E312" s="4" t="s">
-        <v>83</v>
+        <v>677</v>
       </c>
       <c r="F312" s="6">
-        <v>20.45</v>
+        <v>2.34</v>
       </c>
       <c r="G312" s="6">
-        <v>24.54</v>
+        <v>2.81</v>
       </c>
       <c r="H312" s="6">
-        <v>20.62</v>
+        <v>2.97</v>
       </c>
       <c r="I312" s="4">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="4">
         <v>307</v>
       </c>
       <c r="B313" s="4">
-        <v>14147</v>
+        <v>71609</v>
       </c>
       <c r="C313" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D313" s="5" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E313" s="4" t="s">
-        <v>24</v>
+        <v>679</v>
       </c>
       <c r="F313" s="6">
-        <v>49.98</v>
+        <v>0.74</v>
       </c>
       <c r="G313" s="6">
-        <v>59.98</v>
+        <v>0.89</v>
       </c>
       <c r="H313" s="6">
-        <v>63.31</v>
+        <v>0.93</v>
       </c>
       <c r="I313" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="4">
         <v>308</v>
       </c>
       <c r="B314" s="4">
-        <v>80672</v>
+        <v>71612</v>
       </c>
       <c r="C314" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E314" s="4" t="s">
-        <v>24</v>
+        <v>631</v>
       </c>
       <c r="F314" s="6">
-        <v>49.57</v>
+        <v>0.44</v>
       </c>
       <c r="G314" s="6">
-        <v>59.48</v>
+        <v>0.53</v>
       </c>
       <c r="H314" s="6">
-        <v>62.79</v>
+        <v>0.56</v>
       </c>
       <c r="I314" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="4">
         <v>309</v>
       </c>
-      <c r="B315" s="4" t="s">
-        <v>679</v>
+      <c r="B315" s="4">
+        <v>14550</v>
       </c>
       <c r="C315" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="E315" s="4" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F315" s="6">
-        <v>26.3</v>
+        <v>68.98999999999999</v>
       </c>
       <c r="G315" s="6">
-        <v>31.56</v>
+        <v>82.79000000000001</v>
       </c>
       <c r="H315" s="6">
-        <v>33.32</v>
+        <v>87.38</v>
       </c>
       <c r="I315" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="4">
         <v>310</v>
       </c>
-      <c r="B316" s="4">
-        <v>14476</v>
+      <c r="B316" s="4" t="s">
+        <v>682</v>
       </c>
       <c r="C316" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="E316" s="4" t="s">
-        <v>125</v>
+        <v>29</v>
       </c>
       <c r="F316" s="6">
-        <v>3.82</v>
+        <v>6.07</v>
       </c>
       <c r="G316" s="6">
-        <v>4.58</v>
+        <v>7.28</v>
       </c>
       <c r="H316" s="6">
-        <v>4.84</v>
+        <v>7.69</v>
       </c>
       <c r="I316" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="4">
         <v>311</v>
       </c>
       <c r="B317" s="4" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C317" s="4" t="s">
-        <v>315</v>
+        <v>35</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="E317" s="4" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="F317" s="6">
-        <v>125.48</v>
+        <v>0.42</v>
       </c>
       <c r="G317" s="6">
-        <v>150.58000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="H317" s="6">
-        <v>160.44999999999999</v>
+        <v>0.91</v>
       </c>
       <c r="I317" s="4">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="4">
         <v>312</v>
       </c>
       <c r="B318" s="4" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C318" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E318" s="4" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="F318" s="6">
-        <v>11.63</v>
+        <v>0.46</v>
       </c>
       <c r="G318" s="6">
-        <v>13.96</v>
+        <v>0.55</v>
       </c>
       <c r="H318" s="6">
-        <v>24.29</v>
+        <v>1.0</v>
       </c>
       <c r="I318" s="4">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="4">
         <v>313</v>
       </c>
-      <c r="B319" s="4">
-        <v>93507</v>
+      <c r="B319" s="4" t="s">
+        <v>688</v>
       </c>
       <c r="C319" s="4" t="s">
-        <v>686</v>
+        <v>35</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="E319" s="4" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="F319" s="6">
-        <v>60.39</v>
+        <v>0.42</v>
       </c>
       <c r="G319" s="6">
-        <v>72.47</v>
+        <v>0.5</v>
       </c>
       <c r="H319" s="6">
-        <v>76.48999999999999</v>
+        <v>0.91</v>
       </c>
       <c r="I319" s="4">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="4">
         <v>314</v>
       </c>
       <c r="B320" s="4" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="C320" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D320" s="5" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="E320" s="4" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="F320" s="6">
-        <v>2087.34999999999991</v>
+        <v>0.42</v>
       </c>
       <c r="G320" s="6">
-        <v>2504.82000000000016</v>
+        <v>0.5</v>
       </c>
       <c r="H320" s="6">
-        <v>2643.9699999999998</v>
+        <v>0.91</v>
       </c>
       <c r="I320" s="4">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="4">
         <v>315</v>
       </c>
       <c r="B321" s="4" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C321" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D321" s="5" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="E321" s="4" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="F321" s="6">
-        <v>83.76000000000001</v>
+        <v>0.42</v>
       </c>
       <c r="G321" s="6">
-        <v>100.51000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="H321" s="6">
-        <v>123.33</v>
+        <v>0.91</v>
       </c>
       <c r="I321" s="4">
-        <v>32</v>
+        <v>54</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="4">
         <v>316</v>
       </c>
-      <c r="B322" s="4" t="s">
-        <v>692</v>
+      <c r="B322" s="4">
+        <v>4058075644274</v>
       </c>
       <c r="C322" s="4" t="s">
-        <v>19</v>
+        <v>694</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E322" s="4" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="F322" s="6">
-        <v>52.46</v>
+        <v>20.45</v>
       </c>
       <c r="G322" s="6">
-        <v>62.95</v>
+        <v>24.54</v>
       </c>
       <c r="H322" s="6">
-        <v>66.45</v>
+        <v>20.62</v>
       </c>
       <c r="I322" s="4">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="4">
         <v>317</v>
       </c>
-      <c r="B323" s="4" t="s">
-        <v>694</v>
+      <c r="B323" s="4">
+        <v>14147</v>
       </c>
       <c r="C323" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E323" s="4" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F323" s="6">
-        <v>19.1</v>
+        <v>49.98</v>
       </c>
       <c r="G323" s="6">
-        <v>22.92</v>
+        <v>59.98</v>
       </c>
       <c r="H323" s="6">
-        <v>24.19</v>
+        <v>63.31</v>
       </c>
       <c r="I323" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="4">
         <v>318</v>
       </c>
-      <c r="B324" s="4" t="s">
-        <v>696</v>
+      <c r="B324" s="4">
+        <v>80672</v>
       </c>
       <c r="C324" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>697</v>
       </c>
       <c r="E324" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F324" s="6">
-        <v>88.26000000000001</v>
+        <v>49.57</v>
       </c>
       <c r="G324" s="6">
-        <v>105.91</v>
+        <v>59.48</v>
       </c>
       <c r="H324" s="6">
-        <v>111.8</v>
+        <v>62.79</v>
       </c>
       <c r="I324" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="4">
         <v>319</v>
       </c>
       <c r="B325" s="4" t="s">
         <v>698</v>
       </c>
       <c r="C325" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>699</v>
       </c>
       <c r="E325" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F325" s="6">
-        <v>25.86</v>
+        <v>26.3</v>
       </c>
       <c r="G325" s="6">
-        <v>31.030000000000001</v>
+        <v>31.56</v>
       </c>
       <c r="H325" s="6">
-        <v>32.76</v>
+        <v>33.32</v>
       </c>
       <c r="I325" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="4">
         <v>320</v>
       </c>
       <c r="B326" s="4">
-        <v>14288</v>
+        <v>14476</v>
       </c>
       <c r="C326" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>700</v>
       </c>
       <c r="E326" s="4" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="F326" s="6">
-        <v>6.91</v>
+        <v>3.82</v>
       </c>
       <c r="G326" s="6">
-        <v>8.29</v>
+        <v>4.58</v>
       </c>
       <c r="H326" s="6">
-        <v>8.75</v>
+        <v>4.84</v>
       </c>
       <c r="I326" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="4">
         <v>321</v>
       </c>
-      <c r="B327" s="4">
-        <v>14291</v>
+      <c r="B327" s="4" t="s">
+        <v>701</v>
       </c>
       <c r="C327" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="D327" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="E327" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F327" s="6">
+        <v>125.48</v>
+      </c>
+      <c r="G327" s="6">
+        <v>150.58000000000001</v>
+      </c>
+      <c r="H327" s="6">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="I327" s="4">
         <v>13</v>
-      </c>
-[...16 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="4">
         <v>322</v>
       </c>
       <c r="B328" s="4" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C328" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E328" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F328" s="6">
-        <v>81.28</v>
+        <v>11.63</v>
       </c>
       <c r="G328" s="6">
-        <v>97.54000000000001</v>
+        <v>13.96</v>
       </c>
       <c r="H328" s="6">
-        <v>102.95999999999999</v>
+        <v>24.16</v>
       </c>
       <c r="I328" s="4">
-        <v>21</v>
+        <v>52</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="4">
         <v>323</v>
       </c>
-      <c r="B329" s="4" t="s">
-        <v>704</v>
+      <c r="B329" s="4">
+        <v>93507</v>
       </c>
       <c r="C329" s="4" t="s">
-        <v>19</v>
+        <v>705</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E329" s="4" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="F329" s="6">
-        <v>9.02</v>
+        <v>60.39</v>
       </c>
       <c r="G329" s="6">
-        <v>10.82</v>
+        <v>72.47</v>
       </c>
       <c r="H329" s="6">
-        <v>11.42</v>
+        <v>76.48999999999999</v>
       </c>
       <c r="I329" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="4">
         <v>324</v>
       </c>
       <c r="B330" s="4" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C330" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D330" s="5" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="E330" s="4" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="F330" s="6">
-        <v>13.26</v>
+        <v>2087.34999999999991</v>
       </c>
       <c r="G330" s="6">
-        <v>15.91</v>
+        <v>2504.82000000000016</v>
       </c>
       <c r="H330" s="6">
-        <v>16.8</v>
+        <v>2643.9699999999998</v>
       </c>
       <c r="I330" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="4">
         <v>325</v>
       </c>
       <c r="B331" s="4" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C331" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D331" s="5" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E331" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F331" s="6">
+        <v>83.76000000000001</v>
+      </c>
+      <c r="G331" s="6">
+        <v>100.51000000000001</v>
+      </c>
+      <c r="H331" s="6">
+        <v>108.019999999999996</v>
+      </c>
+      <c r="I331" s="4">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="4">
         <v>326</v>
       </c>
       <c r="B332" s="4" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C332" s="4" t="s">
-        <v>305</v>
+        <v>19</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="E332" s="4" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="F332" s="6">
-        <v>2.25</v>
+        <v>52.46</v>
       </c>
       <c r="G332" s="6">
-        <v>2.7</v>
+        <v>62.95</v>
       </c>
       <c r="H332" s="6">
-        <v>2.27</v>
+        <v>66.45</v>
       </c>
       <c r="I332" s="4">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="4">
         <v>327</v>
       </c>
       <c r="B333" s="4" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C333" s="4" t="s">
-        <v>305</v>
+        <v>19</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E333" s="4" t="s">
-        <v>622</v>
+        <v>76</v>
       </c>
       <c r="F333" s="6">
-        <v>5.52</v>
+        <v>19.1</v>
       </c>
       <c r="G333" s="6">
-        <v>6.62</v>
+        <v>22.92</v>
       </c>
       <c r="H333" s="6">
-        <v>5.57</v>
+        <v>24.19</v>
       </c>
       <c r="I333" s="4">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="4">
         <v>328</v>
       </c>
       <c r="B334" s="4" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C334" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D334" s="5" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="E334" s="4" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
       <c r="F334" s="6">
-        <v>0.74</v>
+        <v>88.26000000000001</v>
       </c>
       <c r="G334" s="6">
-        <v>0.89</v>
+        <v>105.91</v>
       </c>
       <c r="H334" s="6">
-        <v>0.93</v>
+        <v>111.8</v>
       </c>
       <c r="I334" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="4">
         <v>329</v>
       </c>
       <c r="B335" s="4" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C335" s="4" t="s">
-        <v>315</v>
+        <v>19</v>
       </c>
       <c r="D335" s="5" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="E335" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F335" s="6">
-        <v>55.18</v>
+        <v>25.86</v>
       </c>
       <c r="G335" s="6">
-        <v>66.22</v>
+        <v>31.030000000000001</v>
       </c>
       <c r="H335" s="6">
-        <v>70.59999999999999</v>
+        <v>32.76</v>
       </c>
       <c r="I335" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="4">
         <v>330</v>
       </c>
-      <c r="B336" s="4" t="s">
-        <v>718</v>
+      <c r="B336" s="4">
+        <v>14288</v>
       </c>
       <c r="C336" s="4" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="D336" s="5" t="s">
         <v>719</v>
       </c>
       <c r="E336" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F336" s="6">
-        <v>26.9</v>
+        <v>6.91</v>
       </c>
       <c r="G336" s="6">
-        <v>32.28</v>
+        <v>8.29</v>
       </c>
       <c r="H336" s="6">
-        <v>59.81</v>
+        <v>8.75</v>
       </c>
       <c r="I336" s="4">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="4">
         <v>331</v>
       </c>
-      <c r="B337" s="4" t="s">
+      <c r="B337" s="4">
+        <v>14291</v>
+      </c>
+      <c r="C337" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D337" s="5" t="s">
         <v>720</v>
       </c>
-      <c r="C337" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D337" s="5" t="s">
+      <c r="E337" s="4" t="s">
         <v>721</v>
       </c>
-      <c r="E337" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="6">
-        <v>6.79</v>
+        <v>28.37</v>
       </c>
       <c r="G337" s="6">
-        <v>8.15</v>
+        <v>34.039999999999999</v>
       </c>
       <c r="H337" s="6">
-        <v>12.19</v>
+        <v>35.94</v>
       </c>
       <c r="I337" s="4">
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="4">
         <v>332</v>
       </c>
       <c r="B338" s="4" t="s">
         <v>722</v>
       </c>
       <c r="C338" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D338" s="5" t="s">
         <v>723</v>
       </c>
       <c r="E338" s="4" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="F338" s="6">
-        <v>3.89</v>
+        <v>81.28</v>
       </c>
       <c r="G338" s="6">
-        <v>4.67</v>
+        <v>97.54000000000001</v>
       </c>
       <c r="H338" s="6">
-        <v>8.89</v>
+        <v>102.95999999999999</v>
       </c>
       <c r="I338" s="4">
-        <v>56</v>
+        <v>21</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="4">
         <v>333</v>
       </c>
       <c r="B339" s="4" t="s">
         <v>724</v>
       </c>
       <c r="C339" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D339" s="5" t="s">
         <v>725</v>
       </c>
       <c r="E339" s="4" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="F339" s="6">
-        <v>7.34</v>
+        <v>9.02</v>
       </c>
       <c r="G339" s="6">
-        <v>8.81</v>
+        <v>10.82</v>
       </c>
       <c r="H339" s="6">
-        <v>19.81</v>
+        <v>11.42</v>
       </c>
       <c r="I339" s="4">
-        <v>63</v>
+        <v>21</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="4">
         <v>334</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>726</v>
       </c>
       <c r="C340" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D340" s="5" t="s">
         <v>727</v>
       </c>
       <c r="E340" s="4" t="s">
-        <v>125</v>
+        <v>61</v>
       </c>
       <c r="F340" s="6">
-        <v>7.17</v>
+        <v>13.26</v>
       </c>
       <c r="G340" s="6">
-        <v>8.6</v>
+        <v>15.91</v>
       </c>
       <c r="H340" s="6">
-        <v>16.95</v>
+        <v>16.8</v>
       </c>
       <c r="I340" s="4">
-        <v>58</v>
+        <v>21</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="4">
         <v>335</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>728</v>
       </c>
       <c r="C341" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>729</v>
       </c>
       <c r="E341" s="4" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="F341" s="6">
-        <v>8.86</v>
+        <v>6.77</v>
       </c>
       <c r="G341" s="6">
-        <v>10.63</v>
+        <v>8.12</v>
       </c>
       <c r="H341" s="6">
-        <v>11.23</v>
+        <v>16.69</v>
       </c>
       <c r="I341" s="4">
-        <v>21</v>
+        <v>59</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="4">
         <v>336</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>730</v>
       </c>
       <c r="C342" s="4" t="s">
-        <v>19</v>
+        <v>313</v>
       </c>
       <c r="D342" s="5" t="s">
         <v>731</v>
       </c>
       <c r="E342" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F342" s="6">
-        <v>8.07</v>
+        <v>2.25</v>
       </c>
       <c r="G342" s="6">
-        <v>9.68</v>
+        <v>2.7</v>
       </c>
       <c r="H342" s="6">
-        <v>10.23</v>
+        <v>2.27</v>
       </c>
       <c r="I342" s="4">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="4">
         <v>337</v>
       </c>
       <c r="B343" s="4" t="s">
         <v>732</v>
       </c>
       <c r="C343" s="4" t="s">
-        <v>19</v>
+        <v>313</v>
       </c>
       <c r="D343" s="5" t="s">
         <v>733</v>
       </c>
       <c r="E343" s="4" t="s">
-        <v>33</v>
+        <v>631</v>
       </c>
       <c r="F343" s="6">
-        <v>3.75</v>
+        <v>5.52</v>
       </c>
       <c r="G343" s="6">
-        <v>4.5</v>
+        <v>6.62</v>
       </c>
       <c r="H343" s="6">
-        <v>4.75</v>
+        <v>5.57</v>
       </c>
       <c r="I343" s="4">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="4">
         <v>338</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>734</v>
       </c>
       <c r="C344" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D344" s="5" t="s">
         <v>735</v>
       </c>
       <c r="E344" s="4" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="F344" s="6">
-        <v>5.05</v>
+        <v>0.74</v>
       </c>
       <c r="G344" s="6">
-        <v>6.06</v>
+        <v>0.89</v>
       </c>
       <c r="H344" s="6">
-        <v>6.4</v>
+        <v>0.93</v>
       </c>
       <c r="I344" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="4">
         <v>339</v>
       </c>
       <c r="B345" s="4" t="s">
         <v>736</v>
       </c>
       <c r="C345" s="4" t="s">
-        <v>19</v>
+        <v>323</v>
       </c>
       <c r="D345" s="5" t="s">
         <v>737</v>
       </c>
       <c r="E345" s="4" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="F345" s="6">
-        <v>5.43</v>
+        <v>55.18</v>
       </c>
       <c r="G345" s="6">
-        <v>6.52</v>
+        <v>66.22</v>
       </c>
       <c r="H345" s="6">
-        <v>6.88</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="I345" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="4">
         <v>340</v>
       </c>
       <c r="B346" s="4" t="s">
         <v>738</v>
       </c>
       <c r="C346" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>739</v>
       </c>
       <c r="E346" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F346" s="6">
-        <v>49.54</v>
+        <v>26.9</v>
       </c>
       <c r="G346" s="6">
-        <v>59.45</v>
+        <v>32.28</v>
       </c>
       <c r="H346" s="6">
-        <v>120.34999999999999</v>
+        <v>59.5</v>
       </c>
       <c r="I346" s="4">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="4">
         <v>341</v>
       </c>
       <c r="B347" s="4" t="s">
         <v>740</v>
       </c>
       <c r="C347" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D347" s="5" t="s">
         <v>741</v>
       </c>
       <c r="E347" s="4" t="s">
-        <v>742</v>
+        <v>117</v>
       </c>
       <c r="F347" s="6">
-        <v>3.5</v>
+        <v>6.79</v>
       </c>
       <c r="G347" s="6">
-        <v>4.2</v>
+        <v>8.15</v>
       </c>
       <c r="H347" s="6">
-        <v>4.43</v>
+        <v>12.13</v>
       </c>
       <c r="I347" s="4">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="4">
         <v>342</v>
       </c>
       <c r="B348" s="4" t="s">
+        <v>742</v>
+      </c>
+      <c r="C348" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D348" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="C348" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E348" s="4" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F348" s="6">
-        <v>53.13</v>
+        <v>3.89</v>
       </c>
       <c r="G348" s="6">
-        <v>63.76</v>
+        <v>4.67</v>
       </c>
       <c r="H348" s="6">
-        <v>63.85</v>
+        <v>8.85</v>
       </c>
       <c r="I348" s="4">
-        <v>17</v>
+        <v>56</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="4">
         <v>343</v>
       </c>
       <c r="B349" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="C349" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D349" s="5" t="s">
         <v>745</v>
       </c>
-      <c r="C349" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E349" s="4" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="F349" s="6">
-        <v>26.09</v>
+        <v>7.34</v>
       </c>
       <c r="G349" s="6">
-        <v>31.31</v>
+        <v>8.81</v>
       </c>
       <c r="H349" s="6">
-        <v>38.7</v>
+        <v>19.7</v>
       </c>
       <c r="I349" s="4">
-        <v>33</v>
+        <v>63</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="4">
         <v>344</v>
       </c>
       <c r="B350" s="4" t="s">
+        <v>746</v>
+      </c>
+      <c r="C350" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D350" s="5" t="s">
         <v>747</v>
       </c>
-      <c r="C350" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E350" s="4" t="s">
-        <v>89</v>
+        <v>126</v>
       </c>
       <c r="F350" s="6">
-        <v>54.5</v>
+        <v>7.17</v>
       </c>
       <c r="G350" s="6">
-        <v>65.40000000000001</v>
+        <v>8.6</v>
       </c>
       <c r="H350" s="6">
-        <v>74.59999999999999</v>
+        <v>16.87</v>
       </c>
       <c r="I350" s="4">
-        <v>27</v>
+        <v>57</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="4">
         <v>345</v>
       </c>
       <c r="B351" s="4" t="s">
+        <v>748</v>
+      </c>
+      <c r="C351" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D351" s="5" t="s">
         <v>749</v>
       </c>
-      <c r="C351" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E351" s="4" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="F351" s="6">
-        <v>34.81</v>
+        <v>8.86</v>
       </c>
       <c r="G351" s="6">
-        <v>41.77</v>
+        <v>10.63</v>
       </c>
       <c r="H351" s="6">
-        <v>44.5</v>
+        <v>11.23</v>
       </c>
       <c r="I351" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="4">
         <v>346</v>
       </c>
       <c r="B352" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="C352" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D352" s="5" t="s">
         <v>751</v>
       </c>
-      <c r="C352" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E352" s="4" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F352" s="6">
-        <v>20.36</v>
+        <v>8.07</v>
       </c>
       <c r="G352" s="6">
-        <v>24.43</v>
+        <v>9.68</v>
       </c>
       <c r="H352" s="6">
-        <v>29.45</v>
+        <v>10.23</v>
       </c>
       <c r="I352" s="4">
-        <v>31</v>
+        <v>21</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="4">
         <v>347</v>
       </c>
       <c r="B353" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="C353" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D353" s="5" t="s">
         <v>753</v>
       </c>
-      <c r="C353" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E353" s="4" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="F353" s="6">
-        <v>4.94</v>
+        <v>3.75</v>
       </c>
       <c r="G353" s="6">
-        <v>5.93</v>
+        <v>4.5</v>
       </c>
       <c r="H353" s="6">
-        <v>6.25</v>
+        <v>4.75</v>
       </c>
       <c r="I353" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="4">
         <v>348</v>
       </c>
       <c r="B354" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="C354" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D354" s="5" t="s">
         <v>755</v>
       </c>
-      <c r="C354" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E354" s="4" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="F354" s="6">
-        <v>3.3</v>
+        <v>5.05</v>
       </c>
       <c r="G354" s="6">
-        <v>3.96</v>
+        <v>6.06</v>
       </c>
       <c r="H354" s="6">
-        <v>4.18</v>
+        <v>6.4</v>
       </c>
       <c r="I354" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="4">
         <v>349</v>
       </c>
       <c r="B355" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="C355" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D355" s="5" t="s">
         <v>757</v>
-      </c>
-[...4 lines deleted...]
-        <v>758</v>
       </c>
       <c r="E355" s="4" t="s">
         <v>29</v>
       </c>
       <c r="F355" s="6">
-        <v>2.73</v>
+        <v>5.43</v>
       </c>
       <c r="G355" s="6">
-        <v>3.28</v>
+        <v>6.52</v>
       </c>
       <c r="H355" s="6">
-        <v>3.46</v>
+        <v>6.88</v>
       </c>
       <c r="I355" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="4">
         <v>350</v>
       </c>
-      <c r="B356" s="4">
-        <v>61655</v>
+      <c r="B356" s="4" t="s">
+        <v>758</v>
       </c>
       <c r="C356" s="4" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>759</v>
       </c>
       <c r="E356" s="4" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="F356" s="6">
-        <v>15.54</v>
+        <v>49.54</v>
       </c>
       <c r="G356" s="6">
-        <v>18.65</v>
+        <v>59.45</v>
       </c>
       <c r="H356" s="6">
-        <v>19.68</v>
+        <v>119.73</v>
       </c>
       <c r="I356" s="4">
-        <v>21</v>
+        <v>59</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="4">
         <v>351</v>
       </c>
-      <c r="B357" s="4">
-        <v>95263</v>
+      <c r="B357" s="4" t="s">
+        <v>760</v>
       </c>
       <c r="C357" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D357" s="5" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E357" s="4" t="s">
-        <v>89</v>
+        <v>762</v>
       </c>
       <c r="F357" s="6">
-        <v>29.77</v>
+        <v>3.5</v>
       </c>
       <c r="G357" s="6">
-        <v>35.72</v>
+        <v>4.2</v>
       </c>
       <c r="H357" s="6">
-        <v>37.71</v>
+        <v>4.43</v>
       </c>
       <c r="I357" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="4">
         <v>352</v>
       </c>
       <c r="B358" s="4" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C358" s="4" t="s">
-        <v>19</v>
+        <v>323</v>
       </c>
       <c r="D358" s="5" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="E358" s="4" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F358" s="6">
-        <v>40.74</v>
+        <v>53.13</v>
       </c>
       <c r="G358" s="6">
-        <v>48.89</v>
+        <v>63.76</v>
       </c>
       <c r="H358" s="6">
-        <v>51.6</v>
+        <v>63.85</v>
       </c>
       <c r="I358" s="4">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="4">
         <v>353</v>
       </c>
-      <c r="B359" s="4">
-        <v>14131</v>
+      <c r="B359" s="4" t="s">
+        <v>765</v>
       </c>
       <c r="C359" s="4" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="D359" s="5" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="E359" s="4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F359" s="6">
-        <v>22.66</v>
+        <v>26.09</v>
       </c>
       <c r="G359" s="6">
-        <v>27.19</v>
+        <v>31.31</v>
       </c>
       <c r="H359" s="6">
-        <v>28.7</v>
+        <v>38.7</v>
       </c>
       <c r="I359" s="4">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="4">
         <v>354</v>
       </c>
-      <c r="B360" s="4">
-        <v>14528</v>
+      <c r="B360" s="4" t="s">
+        <v>767</v>
       </c>
       <c r="C360" s="4" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="D360" s="5" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="E360" s="4" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="F360" s="6">
-        <v>1.73</v>
+        <v>54.5</v>
       </c>
       <c r="G360" s="6">
-        <v>2.08</v>
+        <v>65.40000000000001</v>
       </c>
       <c r="H360" s="6">
-        <v>2.19</v>
+        <v>74.59999999999999</v>
       </c>
       <c r="I360" s="4">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="4">
         <v>355</v>
       </c>
-      <c r="B361" s="4">
-        <v>14648</v>
+      <c r="B361" s="4" t="s">
+        <v>769</v>
       </c>
       <c r="C361" s="4" t="s">
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="D361" s="5" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="E361" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F361" s="6">
-        <v>32.45</v>
+        <v>34.81</v>
       </c>
       <c r="G361" s="6">
-        <v>38.94</v>
+        <v>41.77</v>
       </c>
       <c r="H361" s="6">
-        <v>41.1</v>
+        <v>44.5</v>
       </c>
       <c r="I361" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="4">
         <v>356</v>
       </c>
-      <c r="B362" s="4">
-        <v>61087</v>
+      <c r="B362" s="4" t="s">
+        <v>771</v>
       </c>
       <c r="C362" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D362" s="5" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="E362" s="4" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F362" s="6">
-        <v>30.37</v>
+        <v>20.36</v>
       </c>
       <c r="G362" s="6">
-        <v>36.44</v>
+        <v>24.43</v>
       </c>
       <c r="H362" s="6">
-        <v>38.46</v>
+        <v>29.45</v>
       </c>
       <c r="I362" s="4">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="4">
         <v>357</v>
       </c>
-      <c r="B363" s="4">
-        <v>61578</v>
+      <c r="B363" s="4" t="s">
+        <v>773</v>
       </c>
       <c r="C363" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D363" s="5" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="E363" s="4" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="F363" s="6">
-        <v>61.17</v>
+        <v>4.94</v>
       </c>
       <c r="G363" s="6">
-        <v>73.40000000000001</v>
+        <v>5.93</v>
       </c>
       <c r="H363" s="6">
-        <v>69.13</v>
+        <v>6.25</v>
       </c>
       <c r="I363" s="4">
-        <v>12</v>
+        <v>21</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="4">
         <v>358</v>
       </c>
-      <c r="B364" s="4">
-        <v>71582</v>
+      <c r="B364" s="4" t="s">
+        <v>775</v>
       </c>
       <c r="C364" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D364" s="5" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="E364" s="4" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="F364" s="6">
-        <v>34.49</v>
+        <v>3.3</v>
       </c>
       <c r="G364" s="6">
-        <v>41.39</v>
+        <v>3.96</v>
       </c>
       <c r="H364" s="6">
-        <v>39.43</v>
+        <v>4.18</v>
       </c>
       <c r="I364" s="4">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="4">
         <v>359</v>
       </c>
-      <c r="B365" s="4">
-        <v>93567</v>
+      <c r="B365" s="4" t="s">
+        <v>777</v>
       </c>
       <c r="C365" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D365" s="5" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="E365" s="4" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="F365" s="6">
-        <v>29.15</v>
+        <v>2.73</v>
       </c>
       <c r="G365" s="6">
-        <v>34.98</v>
+        <v>3.28</v>
       </c>
       <c r="H365" s="6">
-        <v>36.92</v>
+        <v>3.46</v>
       </c>
       <c r="I365" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="4">
         <v>360</v>
       </c>
-      <c r="B366" s="4" t="s">
-        <v>770</v>
+      <c r="B366" s="4">
+        <v>61655</v>
       </c>
       <c r="C366" s="4" t="s">
-        <v>771</v>
+        <v>13</v>
       </c>
       <c r="D366" s="5" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="E366" s="4" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="F366" s="6">
-        <v>11.06</v>
+        <v>15.54</v>
       </c>
       <c r="G366" s="6">
-        <v>13.27</v>
+        <v>18.65</v>
       </c>
       <c r="H366" s="6">
-        <v>13.16</v>
+        <v>19.68</v>
       </c>
       <c r="I366" s="4">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="4">
         <v>361</v>
       </c>
-      <c r="B367" s="4" t="s">
-        <v>773</v>
+      <c r="B367" s="4">
+        <v>95263</v>
       </c>
       <c r="C367" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D367" s="5" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="E367" s="4" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="F367" s="6">
-        <v>33.26</v>
+        <v>29.77</v>
       </c>
       <c r="G367" s="6">
-        <v>39.91</v>
+        <v>35.72</v>
       </c>
       <c r="H367" s="6">
-        <v>42.13</v>
+        <v>37.71</v>
       </c>
       <c r="I367" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="4">
         <v>362</v>
       </c>
       <c r="B368" s="4" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="C368" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D368" s="5" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="E368" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F368" s="6">
-        <v>38.49</v>
+        <v>40.74</v>
       </c>
       <c r="G368" s="6">
-        <v>46.19</v>
+        <v>48.89</v>
       </c>
       <c r="H368" s="6">
-        <v>48.76</v>
+        <v>51.6</v>
       </c>
       <c r="I368" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="4">
         <v>363</v>
       </c>
-      <c r="B369" s="4" t="s">
-        <v>777</v>
+      <c r="B369" s="4">
+        <v>14131</v>
       </c>
       <c r="C369" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D369" s="5" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="E369" s="4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F369" s="6">
-        <v>32.19</v>
+        <v>22.66</v>
       </c>
       <c r="G369" s="6">
-        <v>38.63</v>
+        <v>27.19</v>
       </c>
       <c r="H369" s="6">
-        <v>35.85</v>
+        <v>28.7</v>
       </c>
       <c r="I369" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="4">
         <v>364</v>
       </c>
       <c r="B370" s="4">
-        <v>71481</v>
+        <v>14528</v>
       </c>
       <c r="C370" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D370" s="5" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="E370" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F370" s="6">
-        <v>1.34</v>
+        <v>1.73</v>
       </c>
       <c r="G370" s="6">
-        <v>1.61</v>
+        <v>2.08</v>
       </c>
       <c r="H370" s="6">
-        <v>1.7</v>
+        <v>2.19</v>
       </c>
       <c r="I370" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="4">
         <v>365</v>
       </c>
-      <c r="B371" s="4" t="s">
-        <v>780</v>
+      <c r="B371" s="4">
+        <v>14648</v>
       </c>
       <c r="C371" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D371" s="5" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E371" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F371" s="6">
-        <v>11.13</v>
+        <v>32.45</v>
       </c>
       <c r="G371" s="6">
-        <v>13.36</v>
+        <v>38.94</v>
       </c>
       <c r="H371" s="6">
-        <v>14.1</v>
+        <v>41.1</v>
       </c>
       <c r="I371" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="4">
         <v>366</v>
       </c>
       <c r="B372" s="4">
-        <v>500210</v>
+        <v>61087</v>
       </c>
       <c r="C372" s="4" t="s">
-        <v>608</v>
+        <v>13</v>
       </c>
       <c r="D372" s="5" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="E372" s="4" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="F372" s="6">
-        <v>1.03</v>
+        <v>30.37</v>
       </c>
       <c r="G372" s="6">
-        <v>1.24</v>
+        <v>36.44</v>
       </c>
       <c r="H372" s="6">
-        <v>1.24</v>
+        <v>45.5</v>
       </c>
       <c r="I372" s="4">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="4">
         <v>367</v>
       </c>
-      <c r="B373" s="4" t="s">
-        <v>783</v>
+      <c r="B373" s="4">
+        <v>61578</v>
       </c>
       <c r="C373" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="E373" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F373" s="6">
-        <v>3.85</v>
+        <v>61.17</v>
       </c>
       <c r="G373" s="6">
-        <v>4.62</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="H373" s="6">
-        <v>4.88</v>
+        <v>69.13</v>
       </c>
       <c r="I373" s="4">
-        <v>21</v>
+        <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="4">
         <v>368</v>
       </c>
-      <c r="B374" s="4" t="s">
-        <v>785</v>
+      <c r="B374" s="4">
+        <v>71582</v>
       </c>
       <c r="C374" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D374" s="5" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="E374" s="4" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
       <c r="F374" s="6">
-        <v>4.28</v>
+        <v>34.49</v>
       </c>
       <c r="G374" s="6">
-        <v>5.14</v>
+        <v>41.39</v>
       </c>
       <c r="H374" s="6">
-        <v>5.43</v>
+        <v>39.43</v>
       </c>
       <c r="I374" s="4">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="4">
         <v>369</v>
       </c>
-      <c r="B375" s="4" t="s">
-        <v>787</v>
+      <c r="B375" s="4">
+        <v>93567</v>
       </c>
       <c r="C375" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D375" s="5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E375" s="4" t="s">
         <v>29</v>
       </c>
       <c r="F375" s="6">
-        <v>4.28</v>
+        <v>29.15</v>
       </c>
       <c r="G375" s="6">
-        <v>5.14</v>
+        <v>34.98</v>
       </c>
       <c r="H375" s="6">
-        <v>5.43</v>
+        <v>36.92</v>
       </c>
       <c r="I375" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="4">
         <v>370</v>
       </c>
       <c r="B376" s="4" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C376" s="4" t="s">
-        <v>19</v>
+        <v>258</v>
       </c>
       <c r="D376" s="5" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="E376" s="4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F376" s="6">
-        <v>10.34</v>
+        <v>11.06</v>
       </c>
       <c r="G376" s="6">
-        <v>12.41</v>
+        <v>13.27</v>
       </c>
       <c r="H376" s="6">
-        <v>13.1</v>
+        <v>13.16</v>
       </c>
       <c r="I376" s="4">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="4">
         <v>371</v>
       </c>
       <c r="B377" s="4" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C377" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D377" s="5" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="E377" s="4" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="F377" s="6">
-        <v>9.4</v>
+        <v>33.26</v>
       </c>
       <c r="G377" s="6">
-        <v>11.28</v>
+        <v>39.91</v>
       </c>
       <c r="H377" s="6">
-        <v>11.9</v>
+        <v>42.13</v>
       </c>
       <c r="I377" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="4">
         <v>372</v>
       </c>
       <c r="B378" s="4" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C378" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D378" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="E378" s="4" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
       <c r="F378" s="6">
-        <v>4.24</v>
+        <v>38.49</v>
       </c>
       <c r="G378" s="6">
-        <v>5.09</v>
+        <v>46.19</v>
       </c>
       <c r="H378" s="6">
-        <v>5.37</v>
+        <v>48.76</v>
       </c>
       <c r="I378" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="4">
         <v>373</v>
       </c>
       <c r="B379" s="4" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C379" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D379" s="5" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E379" s="4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F379" s="6">
-        <v>5.88</v>
+        <v>32.19</v>
       </c>
       <c r="G379" s="6">
-        <v>7.06</v>
+        <v>38.63</v>
       </c>
       <c r="H379" s="6">
-        <v>7.45</v>
+        <v>35.85</v>
       </c>
       <c r="I379" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="4">
         <v>374</v>
       </c>
-      <c r="B380" s="4" t="s">
-        <v>797</v>
+      <c r="B380" s="4">
+        <v>71481</v>
       </c>
       <c r="C380" s="4" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D380" s="5" t="s">
         <v>798</v>
       </c>
       <c r="E380" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="F380" s="6">
-        <v>2.72</v>
+        <v>1.34</v>
       </c>
       <c r="G380" s="6">
-        <v>3.26</v>
+        <v>1.61</v>
       </c>
       <c r="H380" s="6">
-        <v>3.44</v>
+        <v>1.7</v>
       </c>
       <c r="I380" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="4">
         <v>375</v>
       </c>
       <c r="B381" s="4" t="s">
         <v>799</v>
       </c>
       <c r="C381" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D381" s="5" t="s">
         <v>800</v>
       </c>
       <c r="E381" s="4" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F381" s="6">
-        <v>6.23</v>
+        <v>11.13</v>
       </c>
       <c r="G381" s="6">
-        <v>7.48</v>
+        <v>13.36</v>
       </c>
       <c r="H381" s="6">
-        <v>7.89</v>
+        <v>14.1</v>
       </c>
       <c r="I381" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="4">
         <v>376</v>
       </c>
-      <c r="B382" s="4" t="s">
+      <c r="B382" s="4">
+        <v>500210</v>
+      </c>
+      <c r="C382" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="D382" s="5" t="s">
         <v>801</v>
       </c>
-      <c r="C382" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E382" s="4" t="s">
-        <v>561</v>
+        <v>83</v>
       </c>
       <c r="F382" s="6">
-        <v>4.57</v>
+        <v>1.03</v>
       </c>
       <c r="G382" s="6">
-        <v>5.48</v>
+        <v>1.24</v>
       </c>
       <c r="H382" s="6">
-        <v>5.79</v>
+        <v>1.24</v>
       </c>
       <c r="I382" s="4">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="4">
         <v>377</v>
       </c>
       <c r="B383" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="C383" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D383" s="5" t="s">
         <v>803</v>
-      </c>
-[...4 lines deleted...]
-        <v>804</v>
       </c>
       <c r="E383" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F383" s="6">
-        <v>7.48</v>
+        <v>3.85</v>
       </c>
       <c r="G383" s="6">
-        <v>8.98</v>
+        <v>4.62</v>
       </c>
       <c r="H383" s="6">
-        <v>9.47</v>
+        <v>4.88</v>
       </c>
       <c r="I383" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="4">
         <v>378</v>
       </c>
       <c r="B384" s="4" t="s">
+        <v>804</v>
+      </c>
+      <c r="C384" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D384" s="5" t="s">
         <v>805</v>
       </c>
-      <c r="C384" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E384" s="4" t="s">
-        <v>179</v>
+        <v>117</v>
       </c>
       <c r="F384" s="6">
-        <v>9.61</v>
+        <v>4.28</v>
       </c>
       <c r="G384" s="6">
-        <v>11.53</v>
+        <v>5.14</v>
       </c>
       <c r="H384" s="6">
-        <v>12.17</v>
+        <v>5.43</v>
       </c>
       <c r="I384" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="4">
         <v>379</v>
       </c>
       <c r="B385" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="C385" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D385" s="5" t="s">
         <v>807</v>
       </c>
-      <c r="C385" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E385" s="4" t="s">
-        <v>324</v>
+        <v>76</v>
       </c>
       <c r="F385" s="6">
-        <v>9.61</v>
+        <v>4.28</v>
       </c>
       <c r="G385" s="6">
-        <v>11.53</v>
+        <v>5.14</v>
       </c>
       <c r="H385" s="6">
-        <v>12.17</v>
+        <v>5.43</v>
       </c>
       <c r="I385" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="4">
         <v>380</v>
       </c>
       <c r="B386" s="4" t="s">
+        <v>808</v>
+      </c>
+      <c r="C386" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D386" s="5" t="s">
         <v>809</v>
       </c>
-      <c r="C386" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E386" s="4" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F386" s="6">
-        <v>2.17</v>
+        <v>10.34</v>
       </c>
       <c r="G386" s="6">
-        <v>2.6</v>
+        <v>12.41</v>
       </c>
       <c r="H386" s="6">
-        <v>2.75</v>
+        <v>13.1</v>
       </c>
       <c r="I386" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="4">
         <v>381</v>
       </c>
       <c r="B387" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="C387" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D387" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="C387" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E387" s="4" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="F387" s="6">
-        <v>2.56</v>
+        <v>9.4</v>
       </c>
       <c r="G387" s="6">
-        <v>3.07</v>
+        <v>11.28</v>
       </c>
       <c r="H387" s="6">
-        <v>3.25</v>
+        <v>11.9</v>
       </c>
       <c r="I387" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="4">
         <v>382</v>
       </c>
       <c r="B388" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="C388" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D388" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="C388" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E388" s="4" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="F388" s="6">
-        <v>2.75</v>
+        <v>4.24</v>
       </c>
       <c r="G388" s="6">
-        <v>3.3</v>
+        <v>5.09</v>
       </c>
       <c r="H388" s="6">
-        <v>3.48</v>
+        <v>5.37</v>
       </c>
       <c r="I388" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="4">
         <v>383</v>
       </c>
       <c r="B389" s="4" t="s">
+        <v>814</v>
+      </c>
+      <c r="C389" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D389" s="5" t="s">
         <v>815</v>
       </c>
-      <c r="C389" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E389" s="4" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F389" s="6">
-        <v>2.03</v>
+        <v>5.88</v>
       </c>
       <c r="G389" s="6">
-        <v>2.44</v>
+        <v>7.06</v>
       </c>
       <c r="H389" s="6">
-        <v>2.57</v>
+        <v>7.45</v>
       </c>
       <c r="I389" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="4">
         <v>384</v>
       </c>
       <c r="B390" s="4" t="s">
+        <v>816</v>
+      </c>
+      <c r="C390" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D390" s="5" t="s">
         <v>817</v>
       </c>
-      <c r="C390" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E390" s="4" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="F390" s="6">
-        <v>5.81</v>
+        <v>2.72</v>
       </c>
       <c r="G390" s="6">
-        <v>6.97</v>
+        <v>3.26</v>
       </c>
       <c r="H390" s="6">
-        <v>7.35</v>
+        <v>3.44</v>
       </c>
       <c r="I390" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="4">
         <v>385</v>
       </c>
       <c r="B391" s="4" t="s">
+        <v>818</v>
+      </c>
+      <c r="C391" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D391" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="C391" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E391" s="4" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F391" s="6">
-        <v>15.38</v>
+        <v>6.23</v>
       </c>
       <c r="G391" s="6">
-        <v>18.46</v>
+        <v>7.48</v>
       </c>
       <c r="H391" s="6">
-        <v>32.16</v>
+        <v>7.89</v>
       </c>
       <c r="I391" s="4">
-        <v>52</v>
+        <v>21</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="4">
         <v>386</v>
       </c>
       <c r="B392" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="C392" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D392" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="C392" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E392" s="4" t="s">
-        <v>116</v>
+        <v>568</v>
       </c>
       <c r="F392" s="6">
-        <v>7.42</v>
+        <v>4.57</v>
       </c>
       <c r="G392" s="6">
-        <v>8.9</v>
+        <v>5.48</v>
       </c>
       <c r="H392" s="6">
-        <v>9.4</v>
+        <v>5.79</v>
       </c>
       <c r="I392" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="4">
         <v>387</v>
       </c>
       <c r="B393" s="4" t="s">
+        <v>822</v>
+      </c>
+      <c r="C393" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D393" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="C393" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E393" s="4" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F393" s="6">
-        <v>11.6</v>
+        <v>7.48</v>
       </c>
       <c r="G393" s="6">
-        <v>13.92</v>
+        <v>8.98</v>
       </c>
       <c r="H393" s="6">
-        <v>14.7</v>
+        <v>9.47</v>
       </c>
       <c r="I393" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="4">
         <v>388</v>
       </c>
       <c r="B394" s="4" t="s">
+        <v>824</v>
+      </c>
+      <c r="C394" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D394" s="5" t="s">
         <v>825</v>
       </c>
-      <c r="C394" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E394" s="4" t="s">
-        <v>62</v>
+        <v>631</v>
       </c>
       <c r="F394" s="6">
-        <v>6.66</v>
+        <v>9.61</v>
       </c>
       <c r="G394" s="6">
-        <v>7.99</v>
+        <v>11.53</v>
       </c>
       <c r="H394" s="6">
-        <v>8.43</v>
+        <v>12.17</v>
       </c>
       <c r="I394" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="4">
         <v>389</v>
       </c>
       <c r="B395" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="C395" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D395" s="5" t="s">
         <v>827</v>
       </c>
-      <c r="C395" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D395" s="5" t="s">
+      <c r="E395" s="4" t="s">
         <v>828</v>
       </c>
-      <c r="E395" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F395" s="6">
-        <v>7.07</v>
+        <v>9.61</v>
       </c>
       <c r="G395" s="6">
-        <v>8.48</v>
+        <v>11.53</v>
       </c>
       <c r="H395" s="6">
-        <v>8.95</v>
+        <v>12.17</v>
       </c>
       <c r="I395" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="4">
         <v>390</v>
       </c>
       <c r="B396" s="4" t="s">
         <v>829</v>
       </c>
       <c r="C396" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D396" s="5" t="s">
         <v>830</v>
       </c>
       <c r="E396" s="4" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="F396" s="6">
-        <v>5.0099999999999998</v>
+        <v>2.17</v>
       </c>
       <c r="G396" s="6">
-        <v>6.0099999999999998</v>
+        <v>2.6</v>
       </c>
       <c r="H396" s="6">
-        <v>6.34</v>
+        <v>2.75</v>
       </c>
       <c r="I396" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="4">
         <v>391</v>
       </c>
       <c r="B397" s="4" t="s">
         <v>831</v>
       </c>
       <c r="C397" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D397" s="5" t="s">
         <v>832</v>
       </c>
       <c r="E397" s="4" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
       <c r="F397" s="6">
-        <v>6.44</v>
+        <v>2.56</v>
       </c>
       <c r="G397" s="6">
-        <v>7.73</v>
+        <v>3.07</v>
       </c>
       <c r="H397" s="6">
-        <v>8.15</v>
+        <v>3.25</v>
       </c>
       <c r="I397" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="4">
         <v>392</v>
       </c>
       <c r="B398" s="4" t="s">
         <v>833</v>
       </c>
       <c r="C398" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D398" s="5" t="s">
         <v>834</v>
       </c>
       <c r="E398" s="4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F398" s="6">
-        <v>6.53</v>
+        <v>2.75</v>
       </c>
       <c r="G398" s="6">
-        <v>7.84</v>
+        <v>3.3</v>
       </c>
       <c r="H398" s="6">
-        <v>8.27</v>
+        <v>3.48</v>
       </c>
       <c r="I398" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="4">
         <v>393</v>
       </c>
       <c r="B399" s="4" t="s">
         <v>835</v>
       </c>
       <c r="C399" s="4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D399" s="5" t="s">
         <v>836</v>
       </c>
       <c r="E399" s="4" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="F399" s="6">
-        <v>30.050000000000001</v>
+        <v>2.03</v>
       </c>
       <c r="G399" s="6">
-        <v>36.060000000000002</v>
+        <v>2.44</v>
       </c>
       <c r="H399" s="6">
-        <v>54.36</v>
+        <v>2.57</v>
       </c>
       <c r="I399" s="4">
-        <v>45</v>
+        <v>21</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="4">
         <v>394</v>
       </c>
       <c r="B400" s="4" t="s">
         <v>837</v>
       </c>
       <c r="C400" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D400" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E400" s="4" t="s">
         <v>24</v>
       </c>
       <c r="F400" s="6">
-        <v>4.23</v>
+        <v>5.81</v>
       </c>
       <c r="G400" s="6">
-        <v>5.08</v>
+        <v>6.97</v>
       </c>
       <c r="H400" s="6">
-        <v>4.26</v>
+        <v>7.35</v>
       </c>
       <c r="I400" s="4">
-        <v>1</v>
+        <v>21</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="4">
         <v>395</v>
       </c>
       <c r="B401" s="4" t="s">
         <v>839</v>
       </c>
       <c r="C401" s="4" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D401" s="5" t="s">
         <v>840</v>
       </c>
       <c r="E401" s="4" t="s">
-        <v>179</v>
+        <v>24</v>
       </c>
       <c r="F401" s="6">
-        <v>3.3</v>
+        <v>15.38</v>
       </c>
       <c r="G401" s="6">
-        <v>3.96</v>
+        <v>18.46</v>
       </c>
       <c r="H401" s="6">
-        <v>4.18</v>
+        <v>31.99</v>
       </c>
       <c r="I401" s="4">
-        <v>21</v>
+        <v>52</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="4">
         <v>396</v>
       </c>
       <c r="B402" s="4" t="s">
         <v>841</v>
       </c>
       <c r="C402" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D402" s="5" t="s">
         <v>842</v>
       </c>
       <c r="E402" s="4" t="s">
-        <v>29</v>
+        <v>117</v>
       </c>
       <c r="F402" s="6">
-        <v>1.87</v>
+        <v>7.42</v>
       </c>
       <c r="G402" s="6">
-        <v>2.24</v>
+        <v>8.9</v>
       </c>
       <c r="H402" s="6">
-        <v>2.37</v>
+        <v>9.4</v>
       </c>
       <c r="I402" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="4">
         <v>397</v>
       </c>
       <c r="B403" s="4" t="s">
         <v>843</v>
       </c>
       <c r="C403" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D403" s="5" t="s">
         <v>844</v>
       </c>
       <c r="E403" s="4" t="s">
-        <v>845</v>
+        <v>33</v>
       </c>
       <c r="F403" s="6">
-        <v>0.4</v>
+        <v>11.6</v>
       </c>
       <c r="G403" s="6">
-        <v>0.48</v>
+        <v>13.92</v>
       </c>
       <c r="H403" s="6">
-        <v>0.51</v>
+        <v>14.7</v>
       </c>
       <c r="I403" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="4">
         <v>398</v>
       </c>
       <c r="B404" s="4" t="s">
+        <v>845</v>
+      </c>
+      <c r="C404" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D404" s="5" t="s">
         <v>846</v>
       </c>
-      <c r="C404" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E404" s="4" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="F404" s="6">
-        <v>24.77</v>
+        <v>6.66</v>
       </c>
       <c r="G404" s="6">
-        <v>29.72</v>
+        <v>7.99</v>
       </c>
       <c r="H404" s="6">
-        <v>31.6</v>
+        <v>8.43</v>
       </c>
       <c r="I404" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="4">
         <v>399</v>
       </c>
       <c r="B405" s="4" t="s">
+        <v>847</v>
+      </c>
+      <c r="C405" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D405" s="5" t="s">
         <v>848</v>
       </c>
-      <c r="C405" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E405" s="4" t="s">
-        <v>603</v>
+        <v>24</v>
       </c>
       <c r="F405" s="6">
-        <v>0.83</v>
+        <v>7.07</v>
       </c>
       <c r="G405" s="6">
-        <v>1.0</v>
+        <v>8.48</v>
       </c>
       <c r="H405" s="6">
-        <v>1.62</v>
+        <v>8.95</v>
       </c>
       <c r="I405" s="4">
-        <v>49</v>
+        <v>21</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="4">
         <v>400</v>
       </c>
       <c r="B406" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="C406" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D406" s="5" t="s">
         <v>850</v>
       </c>
-      <c r="C406" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E406" s="4" t="s">
-        <v>349</v>
+        <v>17</v>
       </c>
       <c r="F406" s="6">
-        <v>0.29</v>
+        <v>5.0099999999999998</v>
       </c>
       <c r="G406" s="6">
-        <v>0.35</v>
+        <v>6.0099999999999998</v>
       </c>
       <c r="H406" s="6">
-        <v>0.37</v>
+        <v>6.34</v>
       </c>
       <c r="I406" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="4">
         <v>401</v>
       </c>
       <c r="B407" s="4" t="s">
+        <v>851</v>
+      </c>
+      <c r="C407" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D407" s="5" t="s">
         <v>852</v>
       </c>
-      <c r="C407" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E407" s="4" t="s">
-        <v>45</v>
+        <v>117</v>
       </c>
       <c r="F407" s="6">
-        <v>6.63</v>
+        <v>6.44</v>
       </c>
       <c r="G407" s="6">
-        <v>7.96</v>
+        <v>7.73</v>
       </c>
       <c r="H407" s="6">
-        <v>8.39</v>
+        <v>8.15</v>
       </c>
       <c r="I407" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="4">
         <v>402</v>
       </c>
       <c r="B408" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="C408" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D408" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="C408" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E408" s="4" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="F408" s="6">
-        <v>2.35</v>
+        <v>6.53</v>
       </c>
       <c r="G408" s="6">
-        <v>2.82</v>
+        <v>7.84</v>
       </c>
       <c r="H408" s="6">
-        <v>2.98</v>
+        <v>8.27</v>
       </c>
       <c r="I408" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="4">
         <v>403</v>
       </c>
       <c r="B409" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="C409" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D409" s="5" t="s">
         <v>856</v>
       </c>
-      <c r="C409" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E409" s="4" t="s">
-        <v>858</v>
+        <v>24</v>
       </c>
       <c r="F409" s="6">
-        <v>0.83</v>
+        <v>30.050000000000001</v>
       </c>
       <c r="G409" s="6">
-        <v>1.0</v>
+        <v>36.060000000000002</v>
       </c>
       <c r="H409" s="6">
-        <v>1.05</v>
+        <v>54.07</v>
       </c>
       <c r="I409" s="4">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="4">
         <v>404</v>
       </c>
       <c r="B410" s="4" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="C410" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D410" s="5" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="E410" s="4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F410" s="6">
-        <v>2.51</v>
+        <v>4.23</v>
       </c>
       <c r="G410" s="6">
-        <v>3.0099999999999998</v>
+        <v>5.08</v>
       </c>
       <c r="H410" s="6">
-        <v>205.86000000000001</v>
+        <v>4.26</v>
       </c>
       <c r="I410" s="4">
-        <v>21</v>
+        <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="4">
         <v>405</v>
       </c>
       <c r="B411" s="4" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="C411" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D411" s="5" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="E411" s="4" t="s">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="F411" s="6">
-        <v>0.16</v>
+        <v>3.3</v>
       </c>
       <c r="G411" s="6">
-        <v>0.19</v>
+        <v>3.96</v>
       </c>
       <c r="H411" s="6">
-        <v>0.2</v>
+        <v>4.18</v>
       </c>
       <c r="I411" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="4">
         <v>406</v>
       </c>
       <c r="B412" s="4" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="C412" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D412" s="5" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="E412" s="4" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="F412" s="6">
-        <v>14.45</v>
+        <v>1.87</v>
       </c>
       <c r="G412" s="6">
-        <v>17.34</v>
+        <v>2.24</v>
       </c>
       <c r="H412" s="6">
-        <v>18.3</v>
+        <v>2.37</v>
       </c>
       <c r="I412" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="4">
         <v>407</v>
       </c>
       <c r="B413" s="4" t="s">
+        <v>863</v>
+      </c>
+      <c r="C413" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D413" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="E413" s="4" t="s">
         <v>865</v>
       </c>
-      <c r="C413" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F413" s="6">
-        <v>2.9</v>
+        <v>0.4</v>
       </c>
       <c r="G413" s="6">
-        <v>3.48</v>
+        <v>0.48</v>
       </c>
       <c r="H413" s="6">
-        <v>3.67</v>
+        <v>0.51</v>
       </c>
       <c r="I413" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="4">
         <v>408</v>
       </c>
       <c r="B414" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="C414" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D414" s="5" t="s">
         <v>867</v>
       </c>
-      <c r="C414" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E414" s="4" t="s">
-        <v>179</v>
+        <v>24</v>
       </c>
       <c r="F414" s="6">
-        <v>0.51</v>
+        <v>24.77</v>
       </c>
       <c r="G414" s="6">
-        <v>0.61</v>
+        <v>29.72</v>
       </c>
       <c r="H414" s="6">
-        <v>0.65</v>
+        <v>31.6</v>
       </c>
       <c r="I414" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="4">
         <v>409</v>
       </c>
-      <c r="B415" s="4">
-        <v>71861</v>
+      <c r="B415" s="4" t="s">
+        <v>868</v>
       </c>
       <c r="C415" s="4" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D415" s="5" t="s">
         <v>869</v>
       </c>
       <c r="E415" s="4" t="s">
-        <v>45</v>
+        <v>180</v>
       </c>
       <c r="F415" s="6">
-        <v>19.13</v>
+        <v>0.83</v>
       </c>
       <c r="G415" s="6">
-        <v>22.96</v>
+        <v>1.0</v>
       </c>
       <c r="H415" s="6">
-        <v>24.23</v>
+        <v>1.62</v>
       </c>
       <c r="I415" s="4">
-        <v>21</v>
+        <v>49</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="4">
         <v>410</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>870</v>
       </c>
       <c r="C416" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D416" s="5" t="s">
         <v>871</v>
       </c>
       <c r="E416" s="4" t="s">
-        <v>89</v>
+        <v>357</v>
       </c>
       <c r="F416" s="6">
-        <v>26.67</v>
+        <v>0.29</v>
       </c>
       <c r="G416" s="6">
-        <v>32.0</v>
+        <v>0.35</v>
       </c>
       <c r="H416" s="6">
-        <v>33.78</v>
+        <v>0.37</v>
       </c>
       <c r="I416" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="4">
         <v>411</v>
       </c>
-      <c r="B417" s="4">
-        <v>94982</v>
+      <c r="B417" s="4" t="s">
+        <v>872</v>
       </c>
       <c r="C417" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D417" s="5" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E417" s="4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F417" s="6">
-        <v>24.93</v>
+        <v>6.63</v>
       </c>
       <c r="G417" s="6">
-        <v>29.92</v>
+        <v>7.96</v>
       </c>
       <c r="H417" s="6">
-        <v>31.57</v>
+        <v>8.39</v>
       </c>
       <c r="I417" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="4">
         <v>412</v>
       </c>
       <c r="B418" s="4" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C418" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D418" s="5" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="E418" s="4" t="s">
-        <v>89</v>
+        <v>256</v>
       </c>
       <c r="F418" s="6">
-        <v>6.25</v>
+        <v>2.35</v>
       </c>
       <c r="G418" s="6">
-        <v>7.5</v>
+        <v>2.82</v>
       </c>
       <c r="H418" s="6">
-        <v>7.91</v>
+        <v>2.98</v>
       </c>
       <c r="I418" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="4">
         <v>413</v>
       </c>
       <c r="B419" s="4" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C419" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D419" s="5" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="E419" s="4" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="F419" s="6">
-        <v>8.79</v>
+        <v>13.81</v>
       </c>
       <c r="G419" s="6">
-        <v>10.55</v>
+        <v>16.57</v>
       </c>
       <c r="H419" s="6">
-        <v>15.12</v>
+        <v>23.12</v>
       </c>
       <c r="I419" s="4">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="4">
         <v>414</v>
       </c>
       <c r="B420" s="4" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="C420" s="4" t="s">
-        <v>653</v>
+        <v>19</v>
       </c>
       <c r="D420" s="5" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="E420" s="4" t="s">
-        <v>246</v>
+        <v>880</v>
       </c>
       <c r="F420" s="6">
+        <v>0.83</v>
+      </c>
+      <c r="G420" s="6">
+        <v>1.0</v>
+      </c>
+      <c r="H420" s="6">
+        <v>1.05</v>
+      </c>
+      <c r="I420" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9">
+      <c r="A421" s="4">
+        <v>415</v>
+      </c>
+      <c r="B421" s="4" t="s">
+        <v>881</v>
+      </c>
+      <c r="C421" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D421" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="E421" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F421" s="6">
+        <v>2.51</v>
+      </c>
+      <c r="G421" s="6">
+        <v>3.0099999999999998</v>
+      </c>
+      <c r="H421" s="6">
+        <v>205.86000000000001</v>
+      </c>
+      <c r="I421" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9">
+      <c r="A422" s="4">
+        <v>416</v>
+      </c>
+      <c r="B422" s="4" t="s">
+        <v>883</v>
+      </c>
+      <c r="C422" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D422" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="E422" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="F422" s="6">
+        <v>0.16</v>
+      </c>
+      <c r="G422" s="6">
+        <v>0.19</v>
+      </c>
+      <c r="H422" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="I422" s="4">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9">
+      <c r="A423" s="4">
+        <v>417</v>
+      </c>
+      <c r="B423" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="C423" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D423" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="E423" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="F423" s="6">
+        <v>14.45</v>
+      </c>
+      <c r="G423" s="6">
+        <v>17.34</v>
+      </c>
+      <c r="H423" s="6">
+        <v>18.3</v>
+      </c>
+      <c r="I423" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9">
+      <c r="A424" s="4">
+        <v>418</v>
+      </c>
+      <c r="B424" s="4" t="s">
+        <v>887</v>
+      </c>
+      <c r="C424" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D424" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="E424" s="4" t="s">
+        <v>889</v>
+      </c>
+      <c r="F424" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="G424" s="6">
+        <v>0.13</v>
+      </c>
+      <c r="H424" s="6">
+        <v>0.17</v>
+      </c>
+      <c r="I424" s="4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="425" spans="1:9">
+      <c r="A425" s="4">
+        <v>419</v>
+      </c>
+      <c r="B425" s="4" t="s">
+        <v>890</v>
+      </c>
+      <c r="C425" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D425" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="E425" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F425" s="6">
+        <v>2.9</v>
+      </c>
+      <c r="G425" s="6">
+        <v>3.48</v>
+      </c>
+      <c r="H425" s="6">
+        <v>3.67</v>
+      </c>
+      <c r="I425" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="426" spans="1:9">
+      <c r="A426" s="4">
+        <v>420</v>
+      </c>
+      <c r="B426" s="4" t="s">
+        <v>892</v>
+      </c>
+      <c r="C426" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D426" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="E426" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="F426" s="6">
+        <v>0.51</v>
+      </c>
+      <c r="G426" s="6">
+        <v>0.61</v>
+      </c>
+      <c r="H426" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="I426" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9">
+      <c r="A427" s="4">
+        <v>421</v>
+      </c>
+      <c r="B427" s="4">
+        <v>71861</v>
+      </c>
+      <c r="C427" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D427" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="E427" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F427" s="6">
+        <v>19.13</v>
+      </c>
+      <c r="G427" s="6">
+        <v>22.96</v>
+      </c>
+      <c r="H427" s="6">
+        <v>24.23</v>
+      </c>
+      <c r="I427" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9">
+      <c r="A428" s="4">
+        <v>422</v>
+      </c>
+      <c r="B428" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="C428" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D428" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="E428" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="F428" s="6">
+        <v>26.67</v>
+      </c>
+      <c r="G428" s="6">
+        <v>32.0</v>
+      </c>
+      <c r="H428" s="6">
+        <v>33.78</v>
+      </c>
+      <c r="I428" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9">
+      <c r="A429" s="4">
+        <v>423</v>
+      </c>
+      <c r="B429" s="4">
+        <v>94982</v>
+      </c>
+      <c r="C429" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D429" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="E429" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F429" s="6">
+        <v>24.93</v>
+      </c>
+      <c r="G429" s="6">
+        <v>29.92</v>
+      </c>
+      <c r="H429" s="6">
+        <v>31.57</v>
+      </c>
+      <c r="I429" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9">
+      <c r="A430" s="4">
+        <v>424</v>
+      </c>
+      <c r="B430" s="4" t="s">
+        <v>898</v>
+      </c>
+      <c r="C430" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D430" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="E430" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F430" s="6">
+        <v>6.25</v>
+      </c>
+      <c r="G430" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="H430" s="6">
+        <v>12.06</v>
+      </c>
+      <c r="I430" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9">
+      <c r="A431" s="4">
+        <v>425</v>
+      </c>
+      <c r="B431" s="4" t="s">
+        <v>900</v>
+      </c>
+      <c r="C431" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D431" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="E431" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="F431" s="6">
+        <v>8.79</v>
+      </c>
+      <c r="G431" s="6">
+        <v>10.55</v>
+      </c>
+      <c r="H431" s="6">
+        <v>15.039999999999999</v>
+      </c>
+      <c r="I431" s="4">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9">
+      <c r="A432" s="4">
+        <v>426</v>
+      </c>
+      <c r="B432" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="C432" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="D432" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="E432" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F432" s="6">
         <v>1.35</v>
       </c>
-      <c r="G420" s="6">
+      <c r="G432" s="6">
         <v>1.62</v>
       </c>
-      <c r="H420" s="6">
+      <c r="H432" s="6">
         <v>2.03</v>
       </c>
-      <c r="I420" s="4">
+      <c r="I432" s="4">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D1:I1"/>
     <mergeCell ref="D2:I2"/>
     <mergeCell ref="D3:I3"/>
     <mergeCell ref="D4:I4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
@@ -15603,50 +16027,62 @@
     <hyperlink ref="D396" r:id="rId_hyperlink_390"/>
     <hyperlink ref="D397" r:id="rId_hyperlink_391"/>
     <hyperlink ref="D398" r:id="rId_hyperlink_392"/>
     <hyperlink ref="D399" r:id="rId_hyperlink_393"/>
     <hyperlink ref="D400" r:id="rId_hyperlink_394"/>
     <hyperlink ref="D401" r:id="rId_hyperlink_395"/>
     <hyperlink ref="D402" r:id="rId_hyperlink_396"/>
     <hyperlink ref="D403" r:id="rId_hyperlink_397"/>
     <hyperlink ref="D404" r:id="rId_hyperlink_398"/>
     <hyperlink ref="D405" r:id="rId_hyperlink_399"/>
     <hyperlink ref="D406" r:id="rId_hyperlink_400"/>
     <hyperlink ref="D407" r:id="rId_hyperlink_401"/>
     <hyperlink ref="D408" r:id="rId_hyperlink_402"/>
     <hyperlink ref="D409" r:id="rId_hyperlink_403"/>
     <hyperlink ref="D410" r:id="rId_hyperlink_404"/>
     <hyperlink ref="D411" r:id="rId_hyperlink_405"/>
     <hyperlink ref="D412" r:id="rId_hyperlink_406"/>
     <hyperlink ref="D413" r:id="rId_hyperlink_407"/>
     <hyperlink ref="D414" r:id="rId_hyperlink_408"/>
     <hyperlink ref="D415" r:id="rId_hyperlink_409"/>
     <hyperlink ref="D416" r:id="rId_hyperlink_410"/>
     <hyperlink ref="D417" r:id="rId_hyperlink_411"/>
     <hyperlink ref="D418" r:id="rId_hyperlink_412"/>
     <hyperlink ref="D419" r:id="rId_hyperlink_413"/>
     <hyperlink ref="D420" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D421" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D422" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D423" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_426"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">